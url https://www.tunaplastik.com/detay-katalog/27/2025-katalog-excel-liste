--- v0 (2025-10-15)
+++ v1 (2026-04-04)
@@ -1,7441 +1,8430 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R573a34db811144da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6f5ae891567f42a9a096a61d7fb1e644.psmdcp" Id="R120b435f59c545df" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...9 lines deleted...]
-</x:workbook>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
+  <workbookPr codeName="ThisWorkbook"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Desktop\YAPILAN İŞLER\TunaPlastik\Katalog\2025_Eylül\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9DD041C9-5278-46F1-A13B-C5CCCF621251}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <bookViews>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="30936" windowHeight="16776" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+  </bookViews>
+  <sheets>
+    <sheet name="TunaPlastik.Com" sheetId="2" r:id="rId1"/>
+  </sheets>
+  <calcPr calcId="0"/>
+</workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="544" uniqueCount="544">
-[...1632 lines deleted...]
-</x:sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="902" uniqueCount="363">
+  <si>
+    <t>Resim</t>
+  </si>
+  <si>
+    <t>Urun Kodu</t>
+  </si>
+  <si>
+    <t>Urun Adi</t>
+  </si>
+  <si>
+    <t>Ana Kategori</t>
+  </si>
+  <si>
+    <t>Alt Kategori</t>
+  </si>
+  <si>
+    <t>Fiyat</t>
+  </si>
+  <si>
+    <t>Web Site</t>
+  </si>
+  <si>
+    <t>901</t>
+  </si>
+  <si>
+    <t>Hangar Long Orijinal El Arabası Kauçuk Teker</t>
+  </si>
+  <si>
+    <t>Ürün Gruplarımız</t>
+  </si>
+  <si>
+    <t>Han Gar</t>
+  </si>
+  <si>
+    <t>Web Sitesinde Görüntüle</t>
+  </si>
+  <si>
+    <t>902</t>
+  </si>
+  <si>
+    <t>Hangar Long Orijinal El Arabası Havalı Teker</t>
+  </si>
+  <si>
+    <t>903</t>
+  </si>
+  <si>
+    <t>Hangar Long Orijinal El Arabası Plastik Jant Havalı Teker</t>
+  </si>
+  <si>
+    <t>904</t>
+  </si>
+  <si>
+    <t>Hangar Long Orijinal El Arabası Midilli Teker</t>
+  </si>
+  <si>
+    <t>905</t>
+  </si>
+  <si>
+    <t>Hangar Long Orijinal El Arabası Tekersiz</t>
+  </si>
+  <si>
+    <t>906</t>
+  </si>
+  <si>
+    <t>Hangar Long Orijinal El Arabası Teknesi</t>
+  </si>
+  <si>
+    <t>801</t>
+  </si>
+  <si>
+    <t>Hangar Midilli Orijinal El Arabası Kauçuk Teker</t>
+  </si>
+  <si>
+    <t>802</t>
+  </si>
+  <si>
+    <t>Hangar Midilli Orijinal El Arabası Havalı Teker</t>
+  </si>
+  <si>
+    <t>803</t>
+  </si>
+  <si>
+    <t>Hangar Midilli Orijinal El Arabası Plastik Jant Havalı Teker</t>
+  </si>
+  <si>
+    <t>804</t>
+  </si>
+  <si>
+    <t>Hangar Midilli Orijinal El Arabası Midilli Teker</t>
+  </si>
+  <si>
+    <t>805</t>
+  </si>
+  <si>
+    <t>Hangar Midilli Orijinal El Arabası Tekersiz</t>
+  </si>
+  <si>
+    <t>806</t>
+  </si>
+  <si>
+    <t>Hangar Midilli Orijinal El Arabası Teknesi</t>
+  </si>
+  <si>
+    <t>701</t>
+  </si>
+  <si>
+    <t>Orjinal Plastik El Arabası Kauçuk Teker</t>
+  </si>
+  <si>
+    <t>702</t>
+  </si>
+  <si>
+    <t>Orijinal Plastik El Arabası Havalı Teker</t>
+  </si>
+  <si>
+    <t>703</t>
+  </si>
+  <si>
+    <t>Orjinal Plastik El Arabası Plastik Jant Havalı Teker</t>
+  </si>
+  <si>
+    <t>704</t>
+  </si>
+  <si>
+    <t>Orijinal Plastik El Arabası Midilli Teker</t>
+  </si>
+  <si>
+    <t>709</t>
+  </si>
+  <si>
+    <t>Orijinal Plastik El Arabası Tekersiz</t>
+  </si>
+  <si>
+    <t>710</t>
+  </si>
+  <si>
+    <t>Orijinal Plastik El Arabası Teknesi</t>
+  </si>
+  <si>
+    <t>601</t>
+  </si>
+  <si>
+    <t>Plastik El Arabası Kauçuk Teker</t>
+  </si>
+  <si>
+    <t>602</t>
+  </si>
+  <si>
+    <t>Plastik El Arabası Havalı Teker</t>
+  </si>
+  <si>
+    <t>603</t>
+  </si>
+  <si>
+    <t>Plastik El Arabası Plastik Jant Havalı Teker</t>
+  </si>
+  <si>
+    <t>604</t>
+  </si>
+  <si>
+    <t>Plastik El Arabası Midilli Teker</t>
+  </si>
+  <si>
+    <t>605</t>
+  </si>
+  <si>
+    <t>El Arabası Tekersiz</t>
+  </si>
+  <si>
+    <t>606</t>
+  </si>
+  <si>
+    <t>Plastik El Arabası Teknesi</t>
+  </si>
+  <si>
+    <t>750</t>
+  </si>
+  <si>
+    <t>Damperli El Arabası</t>
+  </si>
+  <si>
+    <t>M750</t>
+  </si>
+  <si>
+    <t>Hangar Orijinal Plastik Damperli El Arabası, Kauçuk Midilli Teker</t>
+  </si>
+  <si>
+    <t>751</t>
+  </si>
+  <si>
+    <t>Hangar Orijinal Plastik Tekersiz Damperli El Arabası</t>
+  </si>
+  <si>
+    <t>752</t>
+  </si>
+  <si>
+    <t>Hangar Orijinal Plastik Damperli El Arabası Teknesi</t>
+  </si>
+  <si>
+    <t>753</t>
+  </si>
+  <si>
+    <t>Hangar Orijinal Plastik Damperli El Arabası Şasesi</t>
+  </si>
+  <si>
+    <t>650</t>
+  </si>
+  <si>
+    <t>M650</t>
+  </si>
+  <si>
+    <t>Hangar Plastik Damperli El Arabası, Kauçuk Midilli Teker</t>
+  </si>
+  <si>
+    <t>651</t>
+  </si>
+  <si>
+    <t>Hangar Plastik Damperli Tekersiz El Arabası</t>
+  </si>
+  <si>
+    <t>652</t>
+  </si>
+  <si>
+    <t>Hangar Plastik Damperli El Arabası Teknesi</t>
+  </si>
+  <si>
+    <t>653</t>
+  </si>
+  <si>
+    <t>Hangar Plastik Damperli El Arabası Şasesi</t>
+  </si>
+  <si>
+    <t>L-801</t>
+  </si>
+  <si>
+    <t>Midilli Plastik El Arabası Kauçuk Midilli Teker</t>
+  </si>
+  <si>
+    <t>Midilli Grubu</t>
+  </si>
+  <si>
+    <t>P-801</t>
+  </si>
+  <si>
+    <t>S-801</t>
+  </si>
+  <si>
+    <t>Y-801</t>
+  </si>
+  <si>
+    <t>T-801</t>
+  </si>
+  <si>
+    <t>M-801</t>
+  </si>
+  <si>
+    <t>691</t>
+  </si>
+  <si>
+    <t>Midilli Plastik Jant Kauçuk Teker</t>
+  </si>
+  <si>
+    <t>770</t>
+  </si>
+  <si>
+    <t>Midilli Orjinal Plastik Jant Kauçuk Dolgu Teker</t>
+  </si>
+  <si>
+    <t>S-770</t>
+  </si>
+  <si>
+    <t>Midilli Orijinal Plastik Jant Kauçuk Dolgu Teker</t>
+  </si>
+  <si>
+    <t>L-770</t>
+  </si>
+  <si>
+    <t>P-770</t>
+  </si>
+  <si>
+    <t>Y-770</t>
+  </si>
+  <si>
+    <t>M-770</t>
+  </si>
+  <si>
+    <t>670</t>
+  </si>
+  <si>
+    <t>Midilli Plastik Jant Kauçuk Dolgu Teker</t>
+  </si>
+  <si>
+    <t>780</t>
+  </si>
+  <si>
+    <t>Plastik Jant Havalı Teker</t>
+  </si>
+  <si>
+    <t>790</t>
+  </si>
+  <si>
+    <t>Mini Plastik Jant Havalı Teker</t>
+  </si>
+  <si>
+    <t>680</t>
+  </si>
+  <si>
+    <t>4 PR Havalı Teker (Sac Jant)</t>
+  </si>
+  <si>
+    <t>690</t>
+  </si>
+  <si>
+    <t>Hangar Kauçuk Teker (Sac Jant)</t>
+  </si>
+  <si>
+    <t>760</t>
+  </si>
+  <si>
+    <t>Midilli Orijinal Plastik Damperli El Arabası, Havalı Teker</t>
+  </si>
+  <si>
+    <t>M760</t>
+  </si>
+  <si>
+    <t>Midilli Orijinal Plastik Damperli El Arabası, Kauçuk Midilli Teker</t>
+  </si>
+  <si>
+    <t>761</t>
+  </si>
+  <si>
+    <t>Midilli Orijinal Plastik Tekersiz Damperli El Arabası</t>
+  </si>
+  <si>
+    <t>762</t>
+  </si>
+  <si>
+    <t>Midilli Orijinal Plastik Damperli El Arabası Teknesi</t>
+  </si>
+  <si>
+    <t>763</t>
+  </si>
+  <si>
+    <t>Midilli Orijinal Plastik Damperli El Arabası Şasesi</t>
+  </si>
+  <si>
+    <t>660</t>
+  </si>
+  <si>
+    <t>Midilli Plastik Damperli El Arabası, Havalı Teker</t>
+  </si>
+  <si>
+    <t>M660</t>
+  </si>
+  <si>
+    <t>Midilli Plastik Damperli El Arabası, Kauçuk Midilli Teker</t>
+  </si>
+  <si>
+    <t>661</t>
+  </si>
+  <si>
+    <t>Midilli Plastik Damperli Tekersiz El Arabası</t>
+  </si>
+  <si>
+    <t>662</t>
+  </si>
+  <si>
+    <t>Midilli Plastik Damperli El Arabası Teknesi</t>
+  </si>
+  <si>
+    <t>663</t>
+  </si>
+  <si>
+    <t>Midilli Plastik Damperli El Arabası Şasesi</t>
+  </si>
+  <si>
+    <t>1601</t>
+  </si>
+  <si>
+    <t>Hangar Mini Sac El Arabası - Kauçuk Dolgu Teker</t>
+  </si>
+  <si>
+    <t>Hangar Metal</t>
+  </si>
+  <si>
+    <t>1602</t>
+  </si>
+  <si>
+    <t>Hangar Mini Sac El Arabası - Pvc Dolgu Teker</t>
+  </si>
+  <si>
+    <t>1603</t>
+  </si>
+  <si>
+    <t>Hangar Mini Sac El Arabası - Havalı Teker</t>
+  </si>
+  <si>
+    <t>1604</t>
+  </si>
+  <si>
+    <t>Hangar Mini Sac El Arabası - Midilli Teker</t>
+  </si>
+  <si>
+    <t>1605</t>
+  </si>
+  <si>
+    <t>Hangar Mini Sac El Arabası - Tekersiz</t>
+  </si>
+  <si>
+    <t>1606</t>
+  </si>
+  <si>
+    <t>Hangar Mini Sac El Araba Teknesi</t>
+  </si>
+  <si>
+    <t>1701</t>
+  </si>
+  <si>
+    <t>Hangar Sac El Arabası - Kauçuk Dolgu Teker</t>
+  </si>
+  <si>
+    <t>1702</t>
+  </si>
+  <si>
+    <t>Hangar Sac El Arabası - Pvc Dolgu Teker</t>
+  </si>
+  <si>
+    <t>1703</t>
+  </si>
+  <si>
+    <t>Hangar Sac El Arabası- Havalı Teker</t>
+  </si>
+  <si>
+    <t>1704</t>
+  </si>
+  <si>
+    <t>Hangar Sac El Arabası - Midilli Teker</t>
+  </si>
+  <si>
+    <t>1705</t>
+  </si>
+  <si>
+    <t>Hangar Sac El Arabası - Tekersiz</t>
+  </si>
+  <si>
+    <t>1706</t>
+  </si>
+  <si>
+    <t>Hangar Sac El Arabası Teknesi</t>
+  </si>
+  <si>
+    <t>1801</t>
+  </si>
+  <si>
+    <t>Hangar Long Sac El Arabası - Kauçuk Dolgu Teker</t>
+  </si>
+  <si>
+    <t>1802</t>
+  </si>
+  <si>
+    <t>Hangar Long Sac El Arabası - Pvc Dolgu Teker</t>
+  </si>
+  <si>
+    <t>1803</t>
+  </si>
+  <si>
+    <t>Hangar Long Sac El Arabası- Havalı Teker</t>
+  </si>
+  <si>
+    <t>1804</t>
+  </si>
+  <si>
+    <t>Hangar Long Sac El Arabası - Midilli Teker</t>
+  </si>
+  <si>
+    <t>1805</t>
+  </si>
+  <si>
+    <t>Hangar Long Sac El Arabası - Tekersiz</t>
+  </si>
+  <si>
+    <t>1806</t>
+  </si>
+  <si>
+    <t>Hangar Long Sac El Arabası Teknesi</t>
+  </si>
+  <si>
+    <t>1301</t>
+  </si>
+  <si>
+    <t>Paket Taşıma Arabası</t>
+  </si>
+  <si>
+    <t>1302</t>
+  </si>
+  <si>
+    <t>Hangar Güğüm Taşıma Arabası</t>
+  </si>
+  <si>
+    <t>1151</t>
+  </si>
+  <si>
+    <t>Hangar Koli Taşıma El Arabası</t>
+  </si>
+  <si>
+    <t>1152</t>
+  </si>
+  <si>
+    <t>Hangar Koli Taşıma El Arabası - Tekersiz</t>
+  </si>
+  <si>
+    <t>1153</t>
+  </si>
+  <si>
+    <t>Hangar Koli Taşıma El Arabası - Merdiven Çıkan</t>
+  </si>
+  <si>
+    <t>2151</t>
+  </si>
+  <si>
+    <t>Hangar Orijinal Koli Taşıma El Arabası</t>
+  </si>
+  <si>
+    <t>2152</t>
+  </si>
+  <si>
+    <t>Hangar Orijinal Koli Taşıma El Arabası - Tekersiz</t>
+  </si>
+  <si>
+    <t>2153</t>
+  </si>
+  <si>
+    <t>Hangar Orijinal Koli Taşıma El Arabası - Merdiven Çıkan</t>
+  </si>
+  <si>
+    <t>1161</t>
+  </si>
+  <si>
+    <t>Sera Yük Taşıma El Arabası Kauçuk Teker</t>
+  </si>
+  <si>
+    <t>1162</t>
+  </si>
+  <si>
+    <t>Sera Yük Taşıma El Arabası Midilli Kauçuk Teker</t>
+  </si>
+  <si>
+    <t>1163</t>
+  </si>
+  <si>
+    <t>Sera Yük Taşıma El Arabası Havalı Teker</t>
+  </si>
+  <si>
+    <t>1164</t>
+  </si>
+  <si>
+    <t>Sera Yük Taşıma El Arabası - Tekersiz</t>
+  </si>
+  <si>
+    <t>2161</t>
+  </si>
+  <si>
+    <t>Orijinal Sera Yük Taşıma El Arabası Kauçuk Teker</t>
+  </si>
+  <si>
+    <t>2162</t>
+  </si>
+  <si>
+    <t>Orijinal Sera Yük Taşıma El Arabası Midilli Kauçuk Teker</t>
+  </si>
+  <si>
+    <t>2163</t>
+  </si>
+  <si>
+    <t>Orijinal Sera Yük Taşıma El Arabası Havalı Teker</t>
+  </si>
+  <si>
+    <t>2164</t>
+  </si>
+  <si>
+    <t>Orijinal Sera Yük Taşıma El Arabası - Tekersiz</t>
+  </si>
+  <si>
+    <t>3151</t>
+  </si>
+  <si>
+    <t>Küreme Arabası (Hareketli) - Havalı Teker</t>
+  </si>
+  <si>
+    <t>3152</t>
+  </si>
+  <si>
+    <t>Küreme Arabası (Hareketli) - Kauçuk Teker</t>
+  </si>
+  <si>
+    <t>3251</t>
+  </si>
+  <si>
+    <t>Küreme Arabası (Sabit) - Havalı Teker</t>
+  </si>
+  <si>
+    <t>3252</t>
+  </si>
+  <si>
+    <t>Küreme Arabası (Sabit) - Kauçuk Teker</t>
+  </si>
+  <si>
+    <t>2171</t>
+  </si>
+  <si>
+    <t>Hangar Orijinal Tüp Taşıma Arabası</t>
+  </si>
+  <si>
+    <t>1171</t>
+  </si>
+  <si>
+    <t>Hangar Tüp Taşıma Arabası</t>
+  </si>
+  <si>
+    <t>1901</t>
+  </si>
+  <si>
+    <t>Hangar Long Vagon El Arabası Havalı Teker</t>
+  </si>
+  <si>
+    <t>1902</t>
+  </si>
+  <si>
+    <t>Hangar Long Vagon El Arabası Midilli Teker</t>
+  </si>
+  <si>
+    <t>1903</t>
+  </si>
+  <si>
+    <t>Hangar Long Vagon El Arabası Tekersiz</t>
+  </si>
+  <si>
+    <t>1951</t>
+  </si>
+  <si>
+    <t>Hangar Mini Vagon El Arabası Midilli Teker</t>
+  </si>
+  <si>
+    <t>351</t>
+  </si>
+  <si>
+    <t>Huniper İlaçlama Makinesi (60lt)</t>
+  </si>
+  <si>
+    <t>Huniper Grubu</t>
+  </si>
+  <si>
+    <t>352</t>
+  </si>
+  <si>
+    <t>Huniper İlaçlama Makinesi (80lt)</t>
+  </si>
+  <si>
+    <t>353</t>
+  </si>
+  <si>
+    <t>Huniper İlaçlama Makinesi (100lt)</t>
+  </si>
+  <si>
+    <t>354</t>
+  </si>
+  <si>
+    <t>Huniper İlaçlama Makinesi (200lt)</t>
+  </si>
+  <si>
+    <t>355</t>
+  </si>
+  <si>
+    <t>Huniper İlaçlama Makinesi Deposu</t>
+  </si>
+  <si>
+    <t>313</t>
+  </si>
+  <si>
+    <t>Spiralli Borulu Huni (Çelik Süzgeç - 1,6 L)</t>
+  </si>
+  <si>
+    <t>302</t>
+  </si>
+  <si>
+    <t>Plastik Büyük Huni (Çelik Süzgeç - 2,2 L)</t>
+  </si>
+  <si>
+    <t>307</t>
+  </si>
+  <si>
+    <t>Plastik Litre (1lt)</t>
+  </si>
+  <si>
+    <t>308</t>
+  </si>
+  <si>
+    <t>Plastik Litre (2lt)</t>
+  </si>
+  <si>
+    <t>309</t>
+  </si>
+  <si>
+    <t>Plastik Litre (5lt)</t>
+  </si>
+  <si>
+    <t>304</t>
+  </si>
+  <si>
+    <t>Plastik Benzin Bidonu (5 L)</t>
+  </si>
+  <si>
+    <t>201</t>
+  </si>
+  <si>
+    <t>Orjinal Plastik Gelberi</t>
+  </si>
+  <si>
+    <t>Orijinal Grubu</t>
+  </si>
+  <si>
+    <t>202</t>
+  </si>
+  <si>
+    <t>Orjinal Plastik Gelberi (Kalın)</t>
+  </si>
+  <si>
+    <t>203</t>
+  </si>
+  <si>
+    <t>Orjinal Plastik Gitileri</t>
+  </si>
+  <si>
+    <t>216</t>
+  </si>
+  <si>
+    <t>Orjinal Plastik Sıyırgı</t>
+  </si>
+  <si>
+    <t>225</t>
+  </si>
+  <si>
+    <t>Orijinal Plastik 4 No Faryap Kürek</t>
+  </si>
+  <si>
+    <t>226</t>
+  </si>
+  <si>
+    <t>Orijinal Plastik 4 No Faryap Kürek(Ucu Metal)</t>
+  </si>
+  <si>
+    <t>205</t>
+  </si>
+  <si>
+    <t>Orjinal Plastik Faryap Kürek</t>
+  </si>
+  <si>
+    <t>206</t>
+  </si>
+  <si>
+    <t>Orjinal Plastik Faryap Kürek (Ucu Metal)</t>
+  </si>
+  <si>
+    <t>227</t>
+  </si>
+  <si>
+    <t>Orijinal Plastik Dozer(Kısa)</t>
+  </si>
+  <si>
+    <t>228</t>
+  </si>
+  <si>
+    <t>Orijinal Plastik Dozer(Uzun)</t>
+  </si>
+  <si>
+    <t>209</t>
+  </si>
+  <si>
+    <t>Orjinal Plastik 8 NO Faryap Kürek</t>
+  </si>
+  <si>
+    <t>222</t>
+  </si>
+  <si>
+    <t>Orjinal Plastik 8 NO Faryap Kürek (Ucu Metal)</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>Orjinal Plastik 10 NO Faryap Kürek</t>
+  </si>
+  <si>
+    <t>221</t>
+  </si>
+  <si>
+    <t>Orjinal Plastik 10 NO Faryap Kürek (Ucu Metal)</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>Orjinal Plastik Kar Küreği</t>
+  </si>
+  <si>
+    <t>212</t>
+  </si>
+  <si>
+    <t>Orjinal Plastik Kar Küreği (Ucu Metal)</t>
+  </si>
+  <si>
+    <t>210</t>
+  </si>
+  <si>
+    <t>Orjinal Çok Amaçlı Büyük Kürek</t>
+  </si>
+  <si>
+    <t>207</t>
+  </si>
+  <si>
+    <t>Orjinal Plastik Zahire Küreği</t>
+  </si>
+  <si>
+    <t>208</t>
+  </si>
+  <si>
+    <t>Orjinal Plastik Zahire Küreği (Saplı)</t>
+  </si>
+  <si>
+    <t>204</t>
+  </si>
+  <si>
+    <t>Orjinal Plastik Faraş Kürek</t>
+  </si>
+  <si>
+    <t>204S</t>
+  </si>
+  <si>
+    <t>Orjinal Plastik Faraş Kürek Saplı</t>
+  </si>
+  <si>
+    <t>213</t>
+  </si>
+  <si>
+    <t>Orjinal Plastik Tırmık (16 Diş)</t>
+  </si>
+  <si>
+    <t>214</t>
+  </si>
+  <si>
+    <t>Orjinal Plastik Tırmık (14 Diş)</t>
+  </si>
+  <si>
+    <t>252</t>
+  </si>
+  <si>
+    <t>Orjinal Kürek Sapı Elceği</t>
+  </si>
+  <si>
+    <t>223</t>
+  </si>
+  <si>
+    <t>Orjinal Plastik Zeytin Tarağı (9 Dişli)</t>
+  </si>
+  <si>
+    <t>224</t>
+  </si>
+  <si>
+    <t>Orijinal Plastik Zeytin Tarağı (7 Dişli)</t>
+  </si>
+  <si>
+    <t>301</t>
+  </si>
+  <si>
+    <t>Plastik Slikon Tabancası</t>
+  </si>
+  <si>
+    <t>242</t>
+  </si>
+  <si>
+    <t>Plastik Baca Kapağı</t>
+  </si>
+  <si>
+    <t>218</t>
+  </si>
+  <si>
+    <t>Orjinal Sıva Serpme Küreği</t>
+  </si>
+  <si>
+    <t>217</t>
+  </si>
+  <si>
+    <t>Plastik Sıva Sürahisi</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>Plastik Gelberi</t>
+  </si>
+  <si>
+    <t>Tuna Grubu</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>Plastik Gelberi (Kalın)</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>Plastik Gitileri</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>Plastik Sıyırgı</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>Plastik 4 No Faryap Kürek</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>Plastik 4 No Faryap Kürek(Ucu Metal)</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>Plastik Faryap Kürek</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>Plastik Faryap Kürek (Ucu Metal)</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>Plastik Dozer(Kısa)</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>Plastik Dozer(Uzun)</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>Plastik 8 No Faryap Kürek</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>Plastik 8 NO Faryap Kürek (Ucu Metal)</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>Plastik 10 NO Faryap Kürek</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>Plastik 10 NO Faryap Kürek (Ucu Metal)</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>Plastik Kar Küreği</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>Plastik Kar Küreği (Ucu Metal)</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>Çok Amaçlı Büyük Kürek</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>Plastik Zahire Küreği</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>Plastik Zahire Küreği (Saplı)</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>Plastik Tırmık (16 Diş)</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>Plastik Tırmık (14 Diş)</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>Plastik Zeytin Tarağı</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>Plastik Zeytin Tarağı (7 dişli)</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>Plastik Yaprak Tırmığı</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>Plastik Faraş Küreği</t>
+  </si>
+  <si>
+    <t>104S</t>
+  </si>
+  <si>
+    <t>Plastik Faraş Küreği Saplı</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>Sıva Serpme Küreği</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>Kürek Sapı Elceği</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>Plastik Elcekli Kürek Sapı</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>Plastik Elcekli Zahire Kürek Sapı</t>
+  </si>
+  <si>
+    <t>250</t>
+  </si>
+  <si>
+    <t>Orjinal Plastik Elcekli Kürek Sapı</t>
+  </si>
+  <si>
+    <t>251</t>
+  </si>
+  <si>
+    <t>Orjinal Plastik Elcekli Zahire Kürek Sapı</t>
+  </si>
+</sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...164 lines deleted...]
-</x:styleSheet>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₺&quot;"/>
+  </numFmts>
+  <fonts count="2" x14ac:knownFonts="1">
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+  </fonts>
+  <fills count="3">
+    <fill>
+      <patternFill patternType="none"/>
+    </fill>
+    <fill>
+      <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFFF"/>
+      </patternFill>
+    </fill>
+  </fills>
+  <borders count="2">
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+  </borders>
+  <cellStyleXfs count="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyBorder="0"/>
+  </cellStyleXfs>
+  <cellXfs count="8">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+  </cellXfs>
+  <cellStyles count="1">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+  </cellStyles>
+  <dxfs count="7">
+    <dxf>
+      <font>
+        <u/>
+        <color theme="10"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor auto="1"/>
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₺&quot;"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor auto="1"/>
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border outline="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor auto="1"/>
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor auto="1"/>
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor auto="1"/>
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor auto="1"/>
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <u/>
+        <color theme="10"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor auto="1"/>
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+    </dxf>
+  </dxfs>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
+</styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId545" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image.png" Id="rId365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId366" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image3.png" Id="rId367" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image4.png" Id="rId368" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image5.png" Id="rId369" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image6.png" Id="rId370" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image7.png" Id="rId371" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image8.png" Id="rId372" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image9.png" Id="rId373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image10.png" Id="rId374" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image11.png" Id="rId375" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image12.png" Id="rId376" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image13.png" Id="rId377" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image14.png" Id="rId378" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image15.png" Id="rId379" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image16.png" Id="rId380" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image17.png" Id="rId381" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image18.png" Id="rId382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image19.png" Id="rId383" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image20.png" Id="rId384" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image21.png" Id="rId385" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image22.png" Id="rId386" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image23.png" Id="rId387" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image24.png" Id="rId388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image25.png" Id="rId389" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image26.png" Id="rId390" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image27.png" Id="rId391" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image28.png" Id="rId392" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image29.png" Id="rId393" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image30.png" Id="rId394" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image31.png" Id="rId395" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image32.png" Id="rId396" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image33.png" Id="rId397" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image34.png" Id="rId398" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image35.png" Id="rId399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image36.png" Id="rId400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image37.png" Id="rId401" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image38.png" Id="rId402" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image39.png" Id="rId403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image40.png" Id="rId404" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image41.png" Id="rId405" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image42.png" Id="rId406" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image43.png" Id="rId407" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image44.png" Id="rId408" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image45.png" Id="rId409" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image46.png" Id="rId410" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image47.png" Id="rId411" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image48.png" Id="rId412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image49.png" Id="rId413" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image50.png" Id="rId414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image51.png" Id="rId415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image52.png" Id="rId416" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image53.png" Id="rId417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image54.png" Id="rId418" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image55.png" Id="rId419" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image56.png" Id="rId420" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image57.png" Id="rId421" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image58.png" Id="rId422" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image59.png" Id="rId423" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image60.png" Id="rId424" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image61.png" Id="rId425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image62.png" Id="rId426" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image63.png" Id="rId427" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image64.png" Id="rId428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image65.png" Id="rId429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image66.png" Id="rId430" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image67.png" Id="rId431" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image68.png" Id="rId432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image69.png" Id="rId433" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image70.png" Id="rId434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image71.png" Id="rId435" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image72.png" Id="rId436" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image73.png" Id="rId437" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image74.png" Id="rId438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image75.png" Id="rId439" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image76.png" Id="rId440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image77.png" Id="rId441" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image78.png" Id="rId442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image79.png" Id="rId443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image80.png" Id="rId444" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image81.png" Id="rId445" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image82.png" Id="rId446" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image83.png" Id="rId447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image84.png" Id="rId448" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image85.png" Id="rId449" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image86.png" Id="rId450" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image87.png" Id="rId451" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image88.png" Id="rId452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image89.png" Id="rId453" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image90.png" Id="rId454" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image91.png" Id="rId455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image92.png" Id="rId456" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image93.png" Id="rId457" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image94.png" Id="rId458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image95.png" Id="rId459" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image96.png" Id="rId460" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image97.png" Id="rId461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image98.png" Id="rId462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image99.png" Id="rId463" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image100.png" Id="rId464" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image101.png" Id="rId465" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image102.png" Id="rId466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image103.png" Id="rId467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image104.png" Id="rId468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image105.png" Id="rId469" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image106.png" Id="rId470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image107.png" Id="rId471" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image108.png" Id="rId472" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image109.png" Id="rId473" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image110.png" Id="rId474" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image111.png" Id="rId475" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image112.png" Id="rId476" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image113.png" Id="rId477" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image114.png" Id="rId478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image115.png" Id="rId479" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image116.png" Id="rId480" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image117.png" Id="rId481" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image118.png" Id="rId482" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image119.png" Id="rId483" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image120.png" Id="rId484" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image121.png" Id="rId485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image122.png" Id="rId486" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image123.png" Id="rId487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image124.png" Id="rId488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image125.png" Id="rId489" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image126.png" Id="rId490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image127.png" Id="rId491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image128.png" Id="rId492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image129.png" Id="rId493" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image130.png" Id="rId494" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image131.png" Id="rId495" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image132.png" Id="rId496" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image133.png" Id="rId497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image134.png" Id="rId498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image135.png" Id="rId499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image136.png" Id="rId500" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image137.png" Id="rId501" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image138.png" Id="rId502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image139.png" Id="rId503" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image140.png" Id="rId504" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image141.png" Id="rId505" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image142.png" Id="rId506" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image143.png" Id="rId507" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image144.png" Id="rId508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image145.png" Id="rId509" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image146.png" Id="rId510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image147.png" Id="rId511" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image148.png" Id="rId512" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image149.png" Id="rId513" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image150.png" Id="rId514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image151.png" Id="rId515" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image152.png" Id="rId516" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image153.png" Id="rId517" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image154.png" Id="rId518" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image155.png" Id="rId519" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image156.png" Id="rId520" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image157.png" Id="rId521" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image158.png" Id="rId522" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image159.png" Id="rId523" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image160.png" Id="rId524" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image161.png" Id="rId525" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image162.png" Id="rId526" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image163.png" Id="rId527" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image164.png" Id="rId528" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image165.png" Id="rId529" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image166.png" Id="rId530" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image167.png" Id="rId531" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image168.png" Id="rId532" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image169.png" Id="rId533" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image170.png" Id="rId534" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image171.png" Id="rId535" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image172.png" Id="rId536" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image173.png" Id="rId537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image174.png" Id="rId538" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image175.png" Id="rId539" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image176.png" Id="rId540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image177.png" Id="rId541" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image178.png" Id="rId542" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image179.png" Id="rId543" /></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image117.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image138.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image159.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image170.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image107.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image128.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image149.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image160.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image118.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image139.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image150.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image171.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image108.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image129.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image140.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image161.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image114.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image119.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image130.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image135.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image151.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image156.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image177.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image172.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image109.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image120.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image125.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image141.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image146.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image167.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image162.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image110.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image115.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image131.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image136.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image157.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image178.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image152.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image173.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image126.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image147.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image168.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image121.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image142.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image163.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image116.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image137.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image158.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image111.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image132.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image153.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image174.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image106.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image127.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image122.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image143.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image148.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image164.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image169.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image112.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image133.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image154.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image175.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image123.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image144.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image165.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image113.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image134.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image155.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image176.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image124.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image145.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image166.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="Picture 1"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="2" name="Picture 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 2"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="3" name="Picture 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Picture 3"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="4" name="Picture 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Picture 4"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="5" name="Picture 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="Picture 5"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="6" name="Picture 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000006000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="Picture 6"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="7" name="Picture 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000007000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="Picture 7"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="8" name="Picture 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000008000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="Picture 8"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="9" name="Picture 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000009000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="Picture 9"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="10" name="Picture 9">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000A000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="Picture 10"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="11" name="Picture 10">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000B000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="Picture 11"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="12" name="Picture 11">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000C000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="Picture 12"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="13" name="Picture 12">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000D000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="Picture 13"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="14" name="Picture 13">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000E000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="Picture 14"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="15" name="Picture 14">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000F000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="Picture 15"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="16" name="Picture 15">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000010000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="Picture 16"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="17" name="Picture 16">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000011000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="Picture 17"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="18" name="Picture 17">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000012000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="Picture 18"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="19" name="Picture 18">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000013000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="Picture 19"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="20" name="Picture 19">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000014000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="Picture 20"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="21" name="Picture 20">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000015000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="Picture 21"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="22" name="Picture 21">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000016000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="Picture 22"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="23" name="Picture 22">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000017000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="Picture 23"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="24" name="Picture 23">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000018000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="Picture 24"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="25" name="Picture 24">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000019000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="Picture 25"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="26" name="Picture 25">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001A000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="Picture 26"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="27" name="Picture 26">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001B000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="Picture 27"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="28" name="Picture 27">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001C000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="Picture 28"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="29" name="Picture 28">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001D000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="Picture 29"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="30" name="Picture 29">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001E000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="Picture 30"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="31" name="Picture 30">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001F000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="Picture 31"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="32" name="Picture 31">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000020000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="Picture 32"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="33" name="Picture 32">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000021000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="Picture 33"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="34" name="Picture 33">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000022000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="Picture 34"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="35" name="Picture 34">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000023000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="Picture 35"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="36" name="Picture 35">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000024000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="Picture 36"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="37" name="Picture 36">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000025000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="Picture 37"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="38" name="Picture 37">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000026000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="Picture 38"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="39" name="Picture 38">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000027000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="Picture 39"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="40" name="Picture 39">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000028000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="Picture 40"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="41" name="Picture 40">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000029000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="Picture 41"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="42" name="Picture 41">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002A000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="Picture 42"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="43" name="Picture 42">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002B000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="Picture 43"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="44" name="Picture 43">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002C000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="Picture 44"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="45" name="Picture 44">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002D000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="Picture 45"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="46" name="Picture 45">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002E000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="Picture 46"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="47" name="Picture 46">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002F000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="Picture 47"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="48" name="Picture 47">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000030000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="Picture 48"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="49" name="Picture 48">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000031000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="Picture 49"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="50" name="Picture 49">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000032000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="Picture 50"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="51" name="Picture 50">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000033000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="Picture 51"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="52" name="Picture 51">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000034000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="Picture 52"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="53" name="Picture 52">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000035000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="Picture 53"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="54" name="Picture 53">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000036000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="Picture 54"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="55" name="Picture 54">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000037000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="Picture 55"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="56" name="Picture 55">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000038000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="Picture 56"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="57" name="Picture 56">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000039000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="Picture 57"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="58" name="Picture 57">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003A000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="Picture 58"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="59" name="Picture 58">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003B000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="Picture 59"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="60" name="Picture 59">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003C000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="Picture 60"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="61" name="Picture 60">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003D000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="Picture 61"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="62" name="Picture 61">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003E000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="Picture 62"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="63" name="Picture 62">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003F000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Picture 63"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="64" name="Picture 63">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000040000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="Picture 64"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="65" name="Picture 64">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000041000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="Picture 65"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="66" name="Picture 65">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000042000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="Picture 66"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="67" name="Picture 66">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000043000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="Picture 67"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="68" name="Picture 67">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000044000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="Picture 68"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="69" name="Picture 68">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000045000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="Picture 69"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="70" name="Picture 69">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000046000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="Picture 70"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="71" name="Picture 70">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000047000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="Picture 71"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="72" name="Picture 71">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000048000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="Picture 72"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="73" name="Picture 72">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000049000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="Picture 73"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="74" name="Picture 73">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004A000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="Picture 74"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="75" name="Picture 74">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004B000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="Picture 75"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="76" name="Picture 75">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004C000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="Picture 76"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="77" name="Picture 76">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004D000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="Picture 77"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="78" name="Picture 77">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004E000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="Picture 78"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="79" name="Picture 78">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004F000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="Picture 79"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="80" name="Picture 79">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000050000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="80" name="Picture 80"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="81" name="Picture 80">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000051000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="Picture 81"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="82" name="Picture 81">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000052000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="82" name="Picture 82"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="83" name="Picture 82">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000053000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="83" name="Picture 83"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="84" name="Picture 83">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000054000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="84" name="Picture 84"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="85" name="Picture 84">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000055000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="85" name="Picture 85"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="86" name="Picture 85">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000056000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="86" name="Picture 86"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="87" name="Picture 86">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000057000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="87" name="Picture 87"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="88" name="Picture 87">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000058000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="88" name="Picture 88"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="89" name="Picture 88">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000059000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="89" name="Picture 89"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="90" name="Picture 89">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005A000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="90" name="Picture 90"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="91" name="Picture 90">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005B000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="91" name="Picture 91"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="92" name="Picture 91">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005C000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="92" name="Picture 92"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="93" name="Picture 92">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005D000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="93" name="Picture 93"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="94" name="Picture 93">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005E000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="94" name="Picture 94"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="95" name="Picture 94">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005F000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="95" name="Picture 95"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="96" name="Picture 95">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000060000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="96" name="Picture 96"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="97" name="Picture 96">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000061000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="97" name="Picture 97"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="98" name="Picture 97">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000062000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="98" name="Picture 98"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="99" name="Picture 98">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000063000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="99" name="Picture 99"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="100" name="Picture 99">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000064000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="100" name="Picture 100"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="101" name="Picture 100">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000065000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="101" name="Picture 101"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="102" name="Picture 101">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000066000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="102" name="Picture 102"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="103" name="Picture 102">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000067000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="Picture 103"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="104" name="Picture 103">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000068000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="104" name="Picture 104"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="105" name="Picture 104">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000069000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="105" name="Picture 105"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="106" name="Picture 105">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006A000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="106" name="Picture 106"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="107" name="Picture 106">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006B000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="107" name="Picture 107"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="108" name="Picture 107">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006C000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="108" name="Picture 108"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="109" name="Picture 108">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006D000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="109" name="Picture 109"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="110" name="Picture 109">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006E000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="110" name="Picture 110"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="111" name="Picture 110">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006F000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="111" name="Picture 111"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="112" name="Picture 111">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000070000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="112" name="Picture 112"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="113" name="Picture 112">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000071000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="113" name="Picture 113"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="114" name="Picture 113">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000072000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>114</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="114" name="Picture 114"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="115" name="Picture 114">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000073000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="115" name="Picture 115"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="116" name="Picture 115">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000074000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="116" name="Picture 116"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="117" name="Picture 116">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000075000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="117" name="Picture 117"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="118" name="Picture 117">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000076000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>118</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="118" name="Picture 118"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="119" name="Picture 118">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000077000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="119" name="Picture 119"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="120" name="Picture 119">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000078000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="120" name="Picture 120"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="121" name="Picture 120">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000079000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="121" name="Picture 121"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="122" name="Picture 121">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007A000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>122</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="122" name="Picture 122"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="123" name="Picture 122">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007B000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>123</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="123" name="Picture 123"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="124" name="Picture 123">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007C000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="124" name="Picture 124"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="125" name="Picture 124">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007D000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>125</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="125" name="Picture 125"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="126" name="Picture 125">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007E000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="126" name="Picture 126"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="127" name="Picture 126">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007F000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="127" name="Picture 127"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="128" name="Picture 127">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000080000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="128" name="Picture 128"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="129" name="Picture 128">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000081000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>129</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="129" name="Picture 129"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="130" name="Picture 129">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000082000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="130" name="Picture 130"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="131" name="Picture 130">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000083000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>131</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="131" name="Picture 131"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="132" name="Picture 131">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000084000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="132" name="Picture 132"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="133" name="Picture 132">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000085000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="133" name="Picture 133"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="134" name="Picture 133">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000086000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="134" name="Picture 134"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="135" name="Picture 134">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000087000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>135</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="135" name="Picture 135"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="136" name="Picture 135">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000088000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>136</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="136" name="Picture 136"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="137" name="Picture 136">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000089000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>137</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="137" name="Picture 137"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="138" name="Picture 137">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008A000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="138" name="Picture 138"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="139" name="Picture 138">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008B000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="139" name="Picture 139"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="140" name="Picture 139">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008C000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="140" name="Picture 140"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="141" name="Picture 140">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008D000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="141" name="Picture 141"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="142" name="Picture 141">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008E000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>142</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="142" name="Picture 142"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="143" name="Picture 142">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008F000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="143" name="Picture 143"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="144" name="Picture 143">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000090000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="144" name="Picture 144"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="145" name="Picture 144">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000091000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="145" name="Picture 145"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="146" name="Picture 145">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000092000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="146" name="Picture 146"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="147" name="Picture 146">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000093000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="147" name="Picture 147"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="148" name="Picture 147">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000094000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="148" name="Picture 148"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="149" name="Picture 148">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000095000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="149" name="Picture 149"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="150" name="Picture 149">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000096000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="150" name="Picture 150"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="151" name="Picture 150">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000097000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="151" name="Picture 151"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="152" name="Picture 151">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000098000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="152" name="Picture 152"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="153" name="Picture 152">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000099000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="153" name="Picture 153"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="154" name="Picture 153">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00009A000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="154" name="Picture 154"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="155" name="Picture 154">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00009B000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="155" name="Picture 155"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="156" name="Picture 155">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00009C000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="156" name="Picture 156"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="157" name="Picture 156">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00009D000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="157" name="Picture 157"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="158" name="Picture 157">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00009E000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="158" name="Picture 158"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="159" name="Picture 158">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00009F000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="159" name="Picture 159"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="160" name="Picture 159">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A0000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>160</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="160" name="Picture 160"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="161" name="Picture 160">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A1000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>161</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="161" name="Picture 161"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="162" name="Picture 161">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A2000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>162</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="162" name="Picture 162"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="163" name="Picture 162">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A3000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="163" name="Picture 163"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="164" name="Picture 163">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A4000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>164</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="164" name="Picture 164"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="165" name="Picture 164">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A5000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>165</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="165" name="Picture 165"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="166" name="Picture 165">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A6000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>166</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="166" name="Picture 166"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="167" name="Picture 166">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A7000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>167</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="167" name="Picture 167"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="168" name="Picture 167">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A8000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>168</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="168" name="Picture 168"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="169" name="Picture 168">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A9000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>169</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="169" name="Picture 169"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="170" name="Picture 169">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000AA000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>170</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="170" name="Picture 170"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="171" name="Picture 170">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000AB000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>171</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="171" name="Picture 171"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="172" name="Picture 171">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000AC000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>172</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="172" name="Picture 172"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="173" name="Picture 172">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000AD000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>173</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="173" name="Picture 173"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="174" name="Picture 173">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000AE000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>174</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="174" name="Picture 174"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="175" name="Picture 174">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000AF000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>175</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="175" name="Picture 175"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="176" name="Picture 175">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B0000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>176</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="176" name="Picture 176"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="177" name="Picture 176">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B1000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>177</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="177" name="Picture 177"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="178" name="Picture 177">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B2000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>178</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="178" name="Picture 178"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="179" name="Picture 178">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B3000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>179</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="1333500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="179" name="Picture 179"/>
-[...15 lines deleted...]
-        <a:prstGeom prst="rect"/>
+        <xdr:cNvPr id="180" name="Picture 179">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B4000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1333500" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:I180" totalsRowShown="0">
-[...13 lines deleted...]
-</x:table>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Table1" displayName="Table1" ref="A1:G180" totalsRowShown="0">
+  <autoFilter ref="A1:G180" xr:uid="{00000000-0009-0000-0100-000001000000}"/>
+  <tableColumns count="7">
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Resim" dataDxfId="6"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="Urun Kodu" dataDxfId="5"/>
+    <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="Urun Adi" dataDxfId="4"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="Ana Kategori" dataDxfId="3"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0000-000005000000}" name="Alt Kategori" dataDxfId="2"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0000-000006000000}" name="Fiyat" dataDxfId="1"/>
+    <tableColumn id="9" xr3:uid="{00000000-0010-0000-0000-000009000000}" name="Web Site" dataDxfId="0"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7677,4598 +8666,4233 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_long_orijinal_el_arabasi_kaucuk_teker-901-202472923152557.jpg" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/827/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_long_orijinal_el_arabasi_havali_teker-902-202472923137917.jpg" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/828/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_long_orijinal_el_arabasi_plastik_jant_havali_teker-903-2024729233235999.jpg" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/829/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_long_orijinal_el_arabasi_midilli_teker-904-202473011321224.jpg" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/830/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_long_orijinal_el_arabasi_tekersiz-905-2024730113914559.jpg" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/831/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_long_orijinal_el_arabasi_teknesi-906-2024730114524957.jpg" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/832/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_midilli_orijinal_kaucuk_teker-801-202472915394712.jpg" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/821/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_midilli_orijinal_el_arabasi_havali_teker-802-20247291610521.jpg" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/822/" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_midilli_orijinal_el_arabasi_plastik_jant_havali_teker-803-2024729162147242.jpg" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/823/" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_midilli_orijinal_el_arabasi_midilli_teker-804-2024729193848550.jpg" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/824/" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_midilli_orijinal_el_arabasi_tekersiz-805-2024729223432612.jpg" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/825/" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_midilli_orijinal_el_arabasi_teknesi-806-2024729224246294.jpg" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/826/" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_el_arabasi_kaucuk_teker-701-2022106152037410.jpg" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/646/" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orijinal_plastik_el_arabasi_havali_teker-702-2022106152317742.jpg" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/647/" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_el_arabasi_plastik_jant_havali_teker-703-2022106152731674.jpg" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/648/" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orijinal_plastik_el_arabasi_midilli_teker-704-2022106153032453.jpg" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/649/" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orijinal_plastik_el_arabasi_tekersiz-709-2022106154124699.jpg" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/654/" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orijinal_plastik_el_arabasi_teknesi-710-2022106154428361.jpg" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/655/" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_el_arabasi_kaucuk_teker-601-2022106155051445.jpg" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/640/" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_el_arabasi_havali_teker-602-202210615597242.jpg" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/641/" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_el_arabasi_plastik_jant_havali_teker-603-202210616431363.jpg" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/642/" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_el_arabasi_midilli_teker-604-202210616949705.jpg" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/643/" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-el_arabasi_tekersiz-605-202210616147427.jpg" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/644/" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_el_arabasi_teknesi-606-2022106161723430.jpg" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/645/" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-damperli_el_arabasi-750-2022105181948734.jpg" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/721/" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_orijinal_plastik_damperli_el_arabasi_kaucuk_midilli_teker-m750-2022106144911504.jpg" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/733/" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_orijinal_plastik_tekersiz_damperli_el_arabasi-751-2022106145211271.jpg" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/800/" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_orijinal_plastik_damperli_el_arabasi_teknesi-752-2022106145241191.jpg" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/801/" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_orijinal_plastik_damperli_el_arabasi_sasesi-753-2022106145320233.jpg" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/802/" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-damperli_el_arabasi-650-202210615251662.jpg" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/720/" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_plastik_damperli_el_arabasi_kaucuk_midilli_teker-m650-202210615951287.jpg" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/734/" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_plastik_damperli_tekersiz_el_arabasi-651-2022106151552808.jpg" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/811/" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_plastik_damperli_el_arabasi_teknesi-652-2022106151639288.jpg" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/803/" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_plastik_damperli_el_arabasi_sasesi-653-2022106151747250.jpg" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/804/" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_plastik_el_arabasi_kaucuk_midilli_teker-l-801-2022105144417956.jpg" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/737/" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_plastik_el_arabasi_kaucuk_midilli_teker-p-801-2022105144617928.jpg" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/738/" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_plastik_el_arabasi_kaucuk_midilli_teker-s-801-202210514479257.jpg" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/739/" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_plastik_el_arabasi_kaucuk_midilli_teker-y-801-2022105145323342.jpg" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/740/" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_plastik_el_arabasi_kaucuk_midilli_teker-t-801-2022105145454675.jpg" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/741/" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_plastik_el_arabasi_kaucuk_midilli_teker-m-801-2022105145619871.jpg" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/742/" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_plastik_jant_kaucuk_teker-691-2024729143938651.jpg" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/820/" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_orjinal_plastik_jant_kaucuk_dolgu_teker-770-202210515621488.jpg" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/731/" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_orijinal_plastik_jant_kaucuk_dolgu_teker-s-770-202210515810914.jpg" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/743/" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_orijinal_plastik_jant_kaucuk_dolgu_teker-l-770-202210515101030.jpg" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/744/" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_orijinal_plastik_jant_kaucuk_dolgu_teker-p-770-2022105151131324.jpg" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/745/" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_orijinal_plastik_jant_kaucuk_dolgu_teker-y-770-2022105151253741.jpg" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/746/" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_orijinal_plastik_jant_kaucuk_dolgu_teker-m-770-202210515146605.jpg" TargetMode="External" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/747/" TargetMode="External" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_plastik_jant_kaucuk_dolgu_teker-670-202210515213379.jpg" TargetMode="External" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/732/" TargetMode="External" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_jant_havali_teker-780-2022105152715555.jpg" TargetMode="External" Id="rId101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/805/" TargetMode="External" Id="rId102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-mini_plastik_jant_havali_teker-790-202210515292394.jpg" TargetMode="External" Id="rId103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/806/" TargetMode="External" Id="rId104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-4_pr_havali_teker_sac_jant-680-202210515305688.jpg" TargetMode="External" Id="rId105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/807/" TargetMode="External" Id="rId106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_kaucuk_teker_sac_jant-690-2022105153052971.jpg" TargetMode="External" Id="rId107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/808/" TargetMode="External" Id="rId108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_orijinal_plastik_damperli_el_arabasi_havali_teker-760-202210515465526.jpg" TargetMode="External" Id="rId109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/727/" TargetMode="External" Id="rId110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_orijinal_plastik_damperli_el_arabasi_kaucuk_midilli_teker-m760-2022105161722671.jpg" TargetMode="External" Id="rId111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/729/" TargetMode="External" Id="rId112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_orijinal_plastik_tekersiz_damperli_el_arabasi-761-2022105161921390.jpg" TargetMode="External" Id="rId113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/799/" TargetMode="External" Id="rId114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_orijinal_plastik_damperli_el_arabasi_teknesi-762-2022105163058972.jpg" TargetMode="External" Id="rId115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/795/" TargetMode="External" Id="rId116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_orijinal_plastik_damperli_el_arabasi_sasesi-763-2022105163227765.jpg" TargetMode="External" Id="rId117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/798/" TargetMode="External" Id="rId118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_plastik_damperli_el_arabasi_havali_teker-660-2022105175145846.jpg" TargetMode="External" Id="rId119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/728/" TargetMode="External" Id="rId120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_plastik_damperli_el_arabasi_kaucuk_midilli_teker-m660-2022105175429673.jpg" TargetMode="External" Id="rId121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/730/" TargetMode="External" Id="rId122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_plastik_damperli_tekersiz_el_arabasi-661-20221051840111.jpg" TargetMode="External" Id="rId123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/810/" TargetMode="External" Id="rId124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_plastik_damperli_el_arabasi_teknesi-662-202210518450340.jpg" TargetMode="External" Id="rId125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/796/" TargetMode="External" Id="rId126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_plastik_damperli_el_arabasi_sasesi-663-202210518534618.jpg" TargetMode="External" Id="rId127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/797/" TargetMode="External" Id="rId128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_mini_sac_el_arabasi_-_kaucuk_dolgu_teker-1601-202210616460806.jpg" TargetMode="External" Id="rId129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/760/" TargetMode="External" Id="rId130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_mini_sac_el_arabasi_-_pvc_dolgu_teker-1602-2022106164810913.jpg" TargetMode="External" Id="rId131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/761/" TargetMode="External" Id="rId132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_mini_sac_el_arabasi_-_havali_teker-1603-20221061650470.jpg" TargetMode="External" Id="rId133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/762/" TargetMode="External" Id="rId134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_mini_sac_el_arabasi_-_midilli_teker-1604-202210616526929.jpg" TargetMode="External" Id="rId135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/763/" TargetMode="External" Id="rId136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_mini_sac_el_arabasi_-_tekersiz-1605-2022106165314119.jpg" TargetMode="External" Id="rId137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/772/" TargetMode="External" Id="rId138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_mini_sac_el_araba_teknesi-1606-2022106165434528.jpg" TargetMode="External" Id="rId139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/773/" TargetMode="External" Id="rId140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_sac_el_arabasi_-_kaucuk_dolgu_teker-1701-2022106175024589.jpg" TargetMode="External" Id="rId141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/764/" TargetMode="External" Id="rId142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_sac_el_arabasi_-_pvc_dolgu_teker-1702-2022106175236547.jpg" TargetMode="External" Id="rId143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/765/" TargetMode="External" Id="rId144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_sac_el_arabasi-_havali_teker-1703-2022106175431379.jpg" TargetMode="External" Id="rId145" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/766/" TargetMode="External" Id="rId146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_sac_el_arabasi_-_midilli_teker-1704-2022106175553320.jpg" TargetMode="External" Id="rId147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/767/" TargetMode="External" Id="rId148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_sac_el_arabasi_-_tekersiz-1705-202210618022554.jpg" TargetMode="External" Id="rId149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/774/" TargetMode="External" Id="rId150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_sac_el_arabasi_teknesi-1706-202210618555264.jpg" TargetMode="External" Id="rId151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/775/" TargetMode="External" Id="rId152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_long_sac_el_arabasi_-_kaucuk_dolgu_teker-1801-2022107121247241.jpg" TargetMode="External" Id="rId153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/768/" TargetMode="External" Id="rId154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_long_sac_el_arabasi_-_pvc_dolgu_teker-1802-2022107121449663.jpg" TargetMode="External" Id="rId155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/769/" TargetMode="External" Id="rId156" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_long_sac_el_arabasi-_havali_teker-1803-2022107135829490.jpg" TargetMode="External" Id="rId157" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/770/" TargetMode="External" Id="rId158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_long_sac_el_arabasi_-_midilli_teker-1804-202210714921885.jpg" TargetMode="External" Id="rId159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/771/" TargetMode="External" Id="rId160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_long_sac_el_arabasi_-_tekersiz-1805-202210714118339.jpg" TargetMode="External" Id="rId161" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/776/" TargetMode="External" Id="rId162" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_long_sac_el_arabasi_teknesi-1806-2022107141210224.jpg" TargetMode="External" Id="rId163" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/777/" TargetMode="External" Id="rId164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-paket_tasima_arabasi-1301-202210714132556.jpg" TargetMode="External" Id="rId165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/782/" TargetMode="External" Id="rId166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_gugum_tasima_arabasi-1302-2024730115128713.jpg" TargetMode="External" Id="rId167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/833/" TargetMode="External" Id="rId168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_orijinal_koli_tasima_el_arabasi-1151-2022107141433846.jpg" TargetMode="External" Id="rId169" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/748/" TargetMode="External" Id="rId170" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_orijinal_koli_tasima_el_arabasi_-_tekersiz-1152-2022107141617673.jpg" TargetMode="External" Id="rId171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/783/" TargetMode="External" Id="rId172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_orijinal_koli_tasima_el_arabasi_-_uc_tekerlekli-1153-202210714174940.jpg" TargetMode="External" Id="rId173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/784/" TargetMode="External" Id="rId174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_orijinal_koli_tasima_el_arabasi-2151-202210714190136.jpg" TargetMode="External" Id="rId175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/749/" TargetMode="External" Id="rId176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_orijinal_koli_tasima_el_arabasi_-_tekersiz-2152-2022107142022385.jpg" TargetMode="External" Id="rId177" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/785/" TargetMode="External" Id="rId178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_orijinal_koli_tasima_el_arabasi_-_uc_tekerlekli-2153-202210714215622.jpg" TargetMode="External" Id="rId179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/786/" TargetMode="External" Id="rId180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-sera_yuk_tasima_el_arabasi_kaucuk_teker-1161-2022107142347438.jpg" TargetMode="External" Id="rId181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/758/" TargetMode="External" Id="rId182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-sera_yuk_tasima_el_arabasi_midilli_kaucuk_teker-1162-2022107142527261.jpg" TargetMode="External" Id="rId183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/750/" TargetMode="External" Id="rId184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-sera_yuk_tasima_el_arabasi_havali_teker-1163-2022107142655196.jpg" TargetMode="External" Id="rId185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/759/" TargetMode="External" Id="rId186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-sera_yuk_tasima_el_arabasi_-_tekersiz-1164-2022107142735596.jpg" TargetMode="External" Id="rId187" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/787/" TargetMode="External" Id="rId188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-sera_yuk_tasima_el_arabasi_kaucuk_teker-2161-2022107142931539.jpg" TargetMode="External" Id="rId189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/756/" TargetMode="External" Id="rId190" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-sera_yuk_tasima_el_arabasi_midilli_kaucuk_teker-2162-20221071430599.jpg" TargetMode="External" Id="rId191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/751/" TargetMode="External" Id="rId192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-sera_yuk_tasima_el_arabasi_havali_teker-2163-202210714330445.jpg" TargetMode="External" Id="rId193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/757/" TargetMode="External" Id="rId194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-sera_yuk_tasima_el_arabasi_-_tekersiz-2164-2022107143349746.jpg" TargetMode="External" Id="rId195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/788/" TargetMode="External" Id="rId196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-kureme_arabasi_hareketli_-_havali_teker-3151-2022107143512166.jpg" TargetMode="External" Id="rId197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/789/" TargetMode="External" Id="rId198" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-kureme_arabasi_hareketli_-_kaucuk_teker-3152-2022107144314291.jpg" TargetMode="External" Id="rId199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/790/" TargetMode="External" Id="rId200" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-kureme_arabasi_sabit_-_havali_teker-3251-202210714454157.jpg" TargetMode="External" Id="rId201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/791/" TargetMode="External" Id="rId202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-kureme_arabasi_sabit_-_kaucuk_teker-3252-2022107144621143.jpg" TargetMode="External" Id="rId203" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/792/" TargetMode="External" Id="rId204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_tup_tasima_arabasi-2171-2022107144833728.jpg" TargetMode="External" Id="rId205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/780/" TargetMode="External" Id="rId206" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_tup_tasima_arabasi-1171-202210714556399.jpg" TargetMode="External" Id="rId207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/781/" TargetMode="External" Id="rId208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_long_vagon_el_arabasi_havali_teker-1901-202210714578640.jpg" TargetMode="External" Id="rId209" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/778/" TargetMode="External" Id="rId210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_long_vagon_el_arabasi_midilli_teker-1902-202210715359487.jpg" TargetMode="External" Id="rId211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/793/" TargetMode="External" Id="rId212" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_long_vagon_el_arabasi_tekersiz-1903-202210715453300.jpg" TargetMode="External" Id="rId213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/794/" TargetMode="External" Id="rId214" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_mini_vagon_el_arabasi_midilli_teker-1951-202210715630264.jpg" TargetMode="External" Id="rId215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/779/" TargetMode="External" Id="rId216" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-huniper_ilaclama_makinesi_60lt-351-2022107152340731.jpg" TargetMode="External" Id="rId217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/752/" TargetMode="External" Id="rId218" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-huniper_ilaclama_makinesi_80lt-352-2022107152441892.jpg" TargetMode="External" Id="rId219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/753/" TargetMode="External" Id="rId220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-huniper_ilaclama_makinesi_100lt-353-2022107152541539.jpg" TargetMode="External" Id="rId221" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/754/" TargetMode="External" Id="rId222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-huniper_ilaclama_makinesi_200lt-354-2022107152718106.jpg" TargetMode="External" Id="rId223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/755/" TargetMode="External" Id="rId224" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-huniper_ilaclama_makinesi_deposu-355-2022107152833972.jpg" TargetMode="External" Id="rId225" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/809/" TargetMode="External" Id="rId226" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-spiralli_borulu_huni_celik_suzgec_-_16_l-313-2022107153128177.jpg" TargetMode="External" Id="rId227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/719/" TargetMode="External" Id="rId228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_buyuk_huni_celik_suzgec_-_22_l-302-2022107162958799.jpg" TargetMode="External" Id="rId229" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/712/" TargetMode="External" Id="rId230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_litre_1lt-307-2022107163232290.jpg" TargetMode="External" Id="rId231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/722/" TargetMode="External" Id="rId232" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_litre_2lt-308-2022107163439268.jpg" TargetMode="External" Id="rId233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/723/" TargetMode="External" Id="rId234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_litre_5lt-309-2022107163555700.jpg" TargetMode="External" Id="rId235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/724/" TargetMode="External" Id="rId236" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_benzin_bidonu_5_l-304-2022107163759630.jpg" TargetMode="External" Id="rId237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/714/" TargetMode="External" Id="rId238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_gelberi-201-202210716404445.jpg" TargetMode="External" Id="rId239" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/684/" TargetMode="External" Id="rId240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_gelberi_kalin-202-2022107164243443.jpg" TargetMode="External" Id="rId241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/685/" TargetMode="External" Id="rId242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_gitileri-203-2022107164416344.jpg" TargetMode="External" Id="rId243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/686/" TargetMode="External" Id="rId244" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_siyirgi-216-2022107164855498.jpg" TargetMode="External" Id="rId245" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/698/" TargetMode="External" Id="rId246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orijinal_plastik_4_no_faryap_kurek-225-2024913124020702.jpg" TargetMode="External" Id="rId247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/816/" TargetMode="External" Id="rId248" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orijinal_plastik_4_no_faryap_kurekucu_metal-226-2024913124041298.jpg" TargetMode="External" Id="rId249" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/817/" TargetMode="External" Id="rId250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_faryap_kurek-205-2022107165214589.jpg" TargetMode="External" Id="rId251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/688/" TargetMode="External" Id="rId252" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_faryap_kurek_ucu_metal-206-202210716552627.jpg" TargetMode="External" Id="rId253" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/689/" TargetMode="External" Id="rId254" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orijinal_plastik_dozerkisa-227-202491312416623.jpg" TargetMode="External" Id="rId255" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/818/" TargetMode="External" Id="rId256" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orijinal_plastik_dozeruzun-228-2024913124127503.jpg" TargetMode="External" Id="rId257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/819/" TargetMode="External" Id="rId258" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_8_no_faryap_kurek-209-2022107165731881.jpg" TargetMode="External" Id="rId259" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/692/" TargetMode="External" Id="rId260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_8_no_faryap_kurek_ucu_metal-222-2022107165930904.jpg" TargetMode="External" Id="rId261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/703/" TargetMode="External" Id="rId262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_10_no_faryap_kurek-220-202210717134809.jpg" TargetMode="External" Id="rId263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/701/" TargetMode="External" Id="rId264" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_10_no_faryap_kurek_ucu_metal-221-20221071756686.jpg" TargetMode="External" Id="rId265" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/702/" TargetMode="External" Id="rId266" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_kar_kuregi-211-202210717716555.jpg" TargetMode="External" Id="rId267" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/694/" TargetMode="External" Id="rId268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_kar_kuregi_ucu_metal-212-202210717852228.jpg" TargetMode="External" Id="rId269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/695/" TargetMode="External" Id="rId270" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_cok_amacli_buyuk_kurek-210-202491312390835.jpg" TargetMode="External" Id="rId271" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/693/" TargetMode="External" Id="rId272" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_zahire_kuregi-207-2022107171434805.jpg" TargetMode="External" Id="rId273" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/690/" TargetMode="External" Id="rId274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_zahire_kuregi_sapli-208-2022107171720916.jpg" TargetMode="External" Id="rId275" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/691/" TargetMode="External" Id="rId276" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_faras_kurek-204-202210717191129.jpg" TargetMode="External" Id="rId277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/687/" TargetMode="External" Id="rId278" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_faras_kurek_sapli-204s-202210717202244.jpg" TargetMode="External" Id="rId279" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/736/" TargetMode="External" Id="rId280" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_tirmik_16_dis-213-2024913123926947.jpg" TargetMode="External" Id="rId281" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/696/" TargetMode="External" Id="rId282" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_tirmik_14_dis-214-2024913123948527.jpg" TargetMode="External" Id="rId283" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/697/" TargetMode="External" Id="rId284" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_kurek_sapi_elcegi-252-2022107172645904.jpg" TargetMode="External" Id="rId285" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/710/" TargetMode="External" Id="rId286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_zeytin_taragi_9_disli-223-202210717295648.jpg" TargetMode="External" Id="rId287" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/704/" TargetMode="External" Id="rId288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orijinal_plastik_zeytin_taragi_7_disli-224-2022107173056263.jpg" TargetMode="External" Id="rId289" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/725/" TargetMode="External" Id="rId290" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_slikon_tabancasi-301-202210717399406.jpg" TargetMode="External" Id="rId291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/711/" TargetMode="External" Id="rId292" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_baca_kapagi-242-2022107174316944.jpg" TargetMode="External" Id="rId293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/705/" TargetMode="External" Id="rId294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_siva_serpme_kuregi-218-202210717451449.jpg" TargetMode="External" Id="rId295" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/700/" TargetMode="External" Id="rId296" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_siva_surahisi-217-2022107174710658.jpg" TargetMode="External" Id="rId297" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/699/" TargetMode="External" Id="rId298" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_gelberi-101-202210718459963.jpg" TargetMode="External" Id="rId299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/660/" TargetMode="External" Id="rId300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_gelberi_kalin-102-202210718627463.jpg" TargetMode="External" Id="rId301" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/661/" TargetMode="External" Id="rId302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_gitileri-103-202210718930795.jpg" TargetMode="External" Id="rId303" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/662/" TargetMode="External" Id="rId304" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_siyirgi-116-202210718114232.jpg" TargetMode="External" Id="rId305" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/673/" TargetMode="External" Id="rId306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_4_no_faryap_kurek-125-2024913123739112.jpg" TargetMode="External" Id="rId307" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/814/" TargetMode="External" Id="rId308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_4_no_faryap_kurekucu_metal-126-202491312380946.jpg" TargetMode="External" Id="rId309" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/815/" TargetMode="External" Id="rId310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_faryap_kurek-105-202210814364713.jpg" TargetMode="External" Id="rId311" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/664/" TargetMode="External" Id="rId312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_faryap_kurek_ucu_metal-106-202210814395923.jpg" TargetMode="External" Id="rId313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/665/" TargetMode="External" Id="rId314" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_dozerkisa-127-2024913123541652.jpg" TargetMode="External" Id="rId315" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/812/" TargetMode="External" Id="rId316" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_dozeruzun-128-2024913123620574.jpg" TargetMode="External" Id="rId317" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/813/" TargetMode="External" Id="rId318" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_8_no_faryap_kurek-109-2022108144232162.jpg" TargetMode="External" Id="rId319" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/668/" TargetMode="External" Id="rId320" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_8_no_faryap_kurek_ucu_metal-122-2022108144514580.jpg" TargetMode="External" Id="rId321" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/679/" TargetMode="External" Id="rId322" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_10_no_faryap_kurek-120-2022108144912700.jpg" TargetMode="External" Id="rId323" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/677/" TargetMode="External" Id="rId324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_10_no_faryap_kurek_ucu_metal-121-202210814528286.jpg" TargetMode="External" Id="rId325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/678/" TargetMode="External" Id="rId326" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_kar_kuregi-111-2022108145356251.jpg" TargetMode="External" Id="rId327" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/670/" TargetMode="External" Id="rId328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_kar_kuregi_ucu_metal-112-2022108145516881.jpg" TargetMode="External" Id="rId329" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/671/" TargetMode="External" Id="rId330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-cok_amacli_buyuk_kurek-110-2022108145727972.jpg" TargetMode="External" Id="rId331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/669/" TargetMode="External" Id="rId332" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_zahire_kuregi-107-2022108145852224.jpg" TargetMode="External" Id="rId333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/666/" TargetMode="External" Id="rId334" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_zahire_kuregi_sapli-108-202210815040720.jpg" TargetMode="External" Id="rId335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/667/" TargetMode="External" Id="rId336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_tirmik_16_dis-117-2024913123224875.jpg" TargetMode="External" Id="rId337" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/674/" TargetMode="External" Id="rId338" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_tirmik_14_dis-118-2024913123417823.jpg" TargetMode="External" Id="rId339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/675/" TargetMode="External" Id="rId340" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_zeytin_taragi-123-202210815201639.jpg" TargetMode="External" Id="rId341" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/680/" TargetMode="External" Id="rId342" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_zeytin_taragi_7_disli-124-2022108152318302.jpg" TargetMode="External" Id="rId343" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/726/" TargetMode="External" Id="rId344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_yaprak_tirmigi-115-2022108152821986.jpg" TargetMode="External" Id="rId345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/672/" TargetMode="External" Id="rId346" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_faras_kuregi-104-2022108153328903.jpg" TargetMode="External" Id="rId347" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/663/" TargetMode="External" Id="rId348" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_faras_kuregi_sapli-104s-202210815358960.jpg" TargetMode="External" Id="rId349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/735/" TargetMode="External" Id="rId350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-siva_serpme_kuregi-119-202210815365310.jpg" TargetMode="External" Id="rId351" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/676/" TargetMode="External" Id="rId352" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-kurek_sapi_elcegi-152-2022108153856316.jpg" TargetMode="External" Id="rId353" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/683/" TargetMode="External" Id="rId354" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_elcekli_kurek_sapi-150-2022108154549788.jpg" TargetMode="External" Id="rId355" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/681/" TargetMode="External" Id="rId356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_elcekli_zahire_kurek_sapi-151-2022108154713258.jpg" TargetMode="External" Id="rId357" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/682/" TargetMode="External" Id="rId358" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_elcekli_kurek_sapi-250-202210717495123.jpg" TargetMode="External" Id="rId359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/708/" TargetMode="External" Id="rId360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_elcekli_zahire_kurek_sapi-251-2022107175134394.jpg" TargetMode="External" Id="rId361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/709/" TargetMode="External" Id="rId362" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId363" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId364" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_plastik_damperli_el_arabasi_kaucuk_midilli_teker-m660-2022105175429673.jpg" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_gitileri-103-202210718930795.jpg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_midilli_orijinal_el_arabasi_tekersiz-805-2024729223432612.jpg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_plastik_damperli_tekersiz_el_arabasi-651-2022106151552808.jpg" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_long_sac_el_arabasi_teknesi-1806-2022107141210224.jpg" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/670/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/784/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/712/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/693/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/649/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/739/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/761/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_tirmik_14_dis-118-2024913123417823.jpg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_long_orijinal_el_arabasi_plastik_jant_havali_teker-903-2024729233235999.jpg" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-sera_yuk_tasima_el_arabasi_havali_teker-1163-2022107142655196.jpg" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_gelberi_kalin-202-2022107164243443.jpg" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_tirmik_14_dis-214-2024913123948527.jpg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_el_arabasi_midilli_teker-604-202210616949705.jpg" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_sac_el_arabasi_-_pvc_dolgu_teker-1702-2022106175236547.jpg" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/705/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/814/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/735/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_orijinal_plastik_jant_kaucuk_dolgu_teker-s-770-202210515810914.jpg" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/768/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/788/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/778/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/688/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/832/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/729/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_8_no_faryap_kurek-109-2022108144232162.jpg" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_elcekli_zahire_kurek_sapi-251-2022107175134394.jpg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/800/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/732/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-paket_tasima_arabasi-1301-202210714132556.jpg" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-huniper_ilaclama_makinesi_100lt-353-2022107152541539.jpg" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_10_no_faryap_kurek-220-202210717134809.jpg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_midilli_orijinal_el_arabasi_teknesi-806-2024729224246294.jpg" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_plastik_damperli_tekersiz_el_arabasi-661-20221051840111.jpg" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/690/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/671/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_plastik_damperli_el_arabasi_teknesi-652-2022106151639288.jpg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/762/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/749/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/722/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_kurek_sapi_elcegi-252-2022107172645904.jpg" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_zeytin_taragi-123-202210815201639.jpg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/654/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/740/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_sac_el_arabasi-_havali_teker-1703-2022106175431379.jpg" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_long_orijinal_el_arabasi_midilli_teker-904-202473011321224.jpg" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-sera_yuk_tasima_el_arabasi_-_tekersiz-1164-2022107142735596.jpg" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_gitileri-203-2022107164416344.jpg" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/689/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/700/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/815/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-el_arabasi_tekersiz-605-202210616147427.jpg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_orijinal_plastik_jant_kaucuk_dolgu_teker-l-770-202210515101030.jpg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/799/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/676/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/769/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/789/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/793/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_10_no_faryap_kurek_ucu_metal-221-20221071756686.jpg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/821/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/801/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_8_no_faryap_kurek_ucu_metal-122-2022108144514580.jpg" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/805/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_plastik_damperli_el_arabasi_teknesi-662-202210518450340.jpg" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_gugum_tasima_arabasi-1302-2024730115128713.jpg" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-huniper_ilaclama_makinesi_200lt-354-2022107152718106.jpg" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/723/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_el_arabasi_kaucuk_teker-701-2022106152037410.jpg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/644/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_plastik_damperli_el_arabasi_sasesi-653-2022106151747250.jpg" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/691/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_siva_surahisi-217-2022107174710658.jpg" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_faryap_kurek-105-202210814364713.jpg" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/669/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-kurek_sapi_elcegi-152-2022108153856316.jpg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/744/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_orijinal_plastik_damperli_el_arabasi_teknesi-762-2022105163058972.jpg" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/763/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_long_sac_el_arabasi-_havali_teker-1803-2022107135829490.jpg" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/785/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-kureme_arabasi_hareketli_-_kaucuk_teker-3152-2022107144314291.jpg" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_long_vagon_el_arabasi_tekersiz-1903-202210715453300.jpg" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/755/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_siyirgi-216-2022107164855498.jpg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_midilli_orijinal_el_arabasi_havali_teker-802-20247291610521.jpg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/655/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_orijinal_plastik_damperli_el_arabasi_sasesi-753-2022106145320233.jpg" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/702/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_zeytin_taragi_9_disli-223-202210717295648.jpg" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/679/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_zeytin_taragi_7_disli-124-2022108152318302.jpg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/741/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-mini_plastik_jant_havali_teker-790-202210515292394.jpg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-4_pr_havali_teker_sac_jant-680-202210515305688.jpg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/796/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_sac_el_arabasi_-_midilli_teker-1704-2022106175553320.jpg" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/833/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-sera_yuk_tasima_el_arabasi_kaucuk_teker-2161-2022107142931539.jpg" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/683/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_long_orijinal_el_arabasi_tekersiz-905-2024730113914559.jpg" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/794/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/646/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_litre_5lt-309-2022107163555700.jpg" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/818/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_faras_kurek-204-202210717191129.jpg" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/699/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/664/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_zahire_kuregi-107-2022108145852224.jpg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_el_arabasi_teknesi-606-2022106161723430.jpg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/804/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_orijinal_plastik_jant_kaucuk_dolgu_teker-p-770-2022105151131324.jpg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/795/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_mini_sac_el_arabasi_-_tekersiz-1605-2022106165314119.jpg" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/770/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_orijinal_koli_tasima_el_arabasi_-_uc_tekerlekli-2153-202210714215622.jpg" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/726/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/790/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/792/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/822/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-huniper_ilaclama_makinesi_deposu-355-2022107152833972.jpg" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/698/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_kar_kuregi-211-202210717716555.jpg" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/704/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_10_no_faryap_kurek-120-2022108144912700.jpg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_el_arabasi_kaucuk_teker-601-2022106155051445.jpg" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/802/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_plastik_el_arabasi_kaucuk_midilli_teker-m-801-2022105145619871.jpg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/807/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_plastik_damperli_el_arabasi_sasesi-663-202210518534618.jpg" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/767/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/666/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/745/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_orijinal_koli_tasima_el_arabasi-1151-2022107141433846.jpg" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/756/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_elcekli_kurek_sapi-150-2022108154549788.jpg" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_mini_vagon_el_arabasi_midilli_teker-1951-202210715630264.jpg" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/724/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orijinal_plastik_dozeruzun-228-2024913124127503.jpg" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/687/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_gelberi-101-202210718459963.jpg" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_faryap_kurek_ucu_metal-106-202210814395923.jpg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orijinal_plastik_el_arabasi_havali_teker-702-2022106152317742.jpg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/645/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_plastik_el_arabasi_kaucuk_midilli_teker-l-801-2022105144417956.jpg" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_orijinal_plastik_damperli_el_arabasi_sasesi-763-2022105163227765.jpg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/772/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/677/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/742/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_long_sac_el_arabasi_-_midilli_teker-1804-202210714921885.jpg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/786/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-kureme_arabasi_sabit_-_havali_teker-3251-202210714454157.jpg" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_yaprak_tirmigi-115-2022108152821986.jpg" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_tup_tasima_arabasi-2171-2022107144833728.jpg" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/809/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orijinal_plastik_4_no_faryap_kurek-225-2024913124020702.jpg" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/694/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orijinal_plastik_zeytin_taragi_7_disli-224-2022107173056263.jpg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_midilli_orijinal_el_arabasi_plastik_jant_havali_teker-803-2024729162147242.jpg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/640/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-damperli_el_arabasi-650-202210615251662.jpg" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_kaucuk_teker_sac_jant-690-2022105153052971.jpg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/797/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/665/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/737/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_orijinal_plastik_jant_kaucuk_dolgu_teker-y-770-2022105151253741.jpg" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_sac_el_arabasi_-_tekersiz-1705-202210618022554.jpg" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/748/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-sera_yuk_tasima_el_arabasi_midilli_kaucuk_teker-2162-20221071430599.jpg" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_zahire_kuregi_sapli-108-202210815040720.jpg" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/681/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_long_orijinal_el_arabasi_kaucuk_teker-901-202472923152557.jpg" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/779/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_benzin_bidonu_5_l-304-2022107163759630.jpg" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/819/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/647/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-damperli_el_arabasi-750-2022105181948734.jpg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/798/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_faras_kurek_sapli-204s-202210717202244.jpg" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/660/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/662/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/720/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_plastik_jant_kaucuk_teker-691-2024729143938651.jpg" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_mini_sac_el_araba_teknesi-1606-2022106165434528.jpg" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/771/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-sera_yuk_tasima_el_arabasi_kaucuk_teker-1161-2022107142347438.jpg" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/791/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_10_no_faryap_kurek_ucu_metal-121-202210814528286.jpg" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/672/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/780/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-spiralli_borulu_huni_celik_suzgec_-_16_l-313-2022107153128177.jpg" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/816/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/823/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_el_arabasi_havali_teker-602-202210615597242.jpg" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_kar_kuregi_ucu_metal-212-202210717852228.jpg" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/725/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/721/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/808/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_mini_sac_el_arabasi_-_kaucuk_dolgu_teker-1601-202210616460806.jpg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/774/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_orijinal_koli_tasima_el_arabasi_-_tekersiz-1152-2022107141617673.jpg" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/751/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_dozerkisa-127-2024913123541652.jpg" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/667/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_elcekli_zahire_kurek_sapi-151-2022108154713258.jpg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_plastik_el_arabasi_kaucuk_midilli_teker-p-801-2022105144617928.jpg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/746/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-huniper_ilaclama_makinesi_60lt-351-2022107152340731.jpg" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/714/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/827/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_el_arabasi_plastik_jant_havali_teker-703-2022106152731674.jpg" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_8_no_faryap_kurek-209-2022107165731881.jpg" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/736/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_gelberi_kalin-102-202210718627463.jpg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/641/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_plastik_damperli_el_arabasi_havali_teker-660-2022105175145846.jpg" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/773/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_long_sac_el_arabasi_-_tekersiz-1805-202210714118339.jpg" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/758/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_siyirgi-116-202210718114232.jpg" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/678/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_faras_kuregi-104-2022108153328903.jpg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_plastik_damperli_el_arabasi_kaucuk_midilli_teker-m650-202210615951287.jpg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/820/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-kureme_arabasi_sabit_-_kaucuk_teker-3252-2022107144621143.jpg" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_tup_tasima_arabasi-1171-202210714556399.jpg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_midilli_orijinal_el_arabasi_midilli_teker-804-2024729193848550.jpg" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/719/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orijinal_plastik_4_no_faryap_kurekucu_metal-226-2024913124041298.jpg" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/695/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_slikon_tabancasi-301-202210717399406.jpg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/648/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_orijinal_plastik_damperli_el_arabasi_havali_teker-760-202210515465526.jpg" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/760/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_sac_el_arabasi_teknesi-1706-202210618555264.jpg" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/783/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/812/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_tirmik_16_dis-117-2024913123224875.jpg" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/682/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_orijinal_plastik_damperli_el_arabasi_kaucuk_midilli_teker-m750-2022106144911504.jpg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/738/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_orijinal_plastik_jant_kaucuk_dolgu_teker-m-770-202210515146605.jpg" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-sera_yuk_tasima_el_arabasi_havali_teker-2163-202210714330445.jpg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_long_orijinal_el_arabasi_havali_teker-902-202472923137917.jpg" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/752/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_gelberi-201-202210716404445.jpg" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/692/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_tirmik_16_dis-213-2024913123926947.jpg" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/661/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/728/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_sac_el_arabasi_-_kaucuk_dolgu_teker-1701-2022106175024589.jpg" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/776/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/673/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_kar_kuregi-111-2022108145356251.jpg" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/663/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/824/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_el_arabasi_plastik_jant_havali_teker-603-202210616431363.jpg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/734/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_orjinal_plastik_jant_kaucuk_dolgu_teker-770-202210515621488.jpg" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-sera_yuk_tasima_el_arabasi_midilli_kaucuk_teker-1162-2022107142527261.jpg" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/757/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/781/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_buyuk_huni_celik_suzgec_-_22_l-302-2022107162958799.jpg" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/817/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_cok_amacli_buyuk_kurek-210-202491312390835.jpg" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/711/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/727/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_mini_sac_el_arabasi_-_pvc_dolgu_teker-1602-2022106164810913.jpg" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_dozeruzun-128-2024913123620574.jpg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/831/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orijinal_plastik_el_arabasi_midilli_teker-704-2022106153032453.jpg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/733/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_plastik_el_arabasi_kaucuk_midilli_teker-s-801-202210514479257.jpg" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/747/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/775/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_orijinal_koli_tasima_el_arabasi_-_uc_tekerlekli-1153-202210714174940.jpg" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/674/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_elcekli_kurek_sapi-250-202210717495123.jpg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/828/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/750/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-huniper_ilaclama_makinesi_80lt-352-2022107152441892.jpg" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/684/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_8_no_faryap_kurek_ucu_metal-222-2022107165930904.jpg" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/696/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_4_no_faryap_kurek-125-2024913123739112.jpg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/642/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/731/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/764/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_faras_kuregi_sapli-104s-202210815358960.jpg" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-sera_yuk_tasima_el_arabasi_-_tekersiz-2164-2022107143349746.jpg" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_long_vagon_el_arabasi_havali_teker-1901-202210714578640.jpg" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_faryap_kurek-205-2022107165214589.jpg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_orijinal_plastik_damperli_el_arabasi_kaucuk_midilli_teker-m760-2022105161722671.jpg" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_baca_kapagi-242-2022107174316944.jpg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_long_orijinal_el_arabasi_teknesi-906-2024730114524957.jpg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_orijinal_plastik_tekersiz_damperli_el_arabasi-751-2022106145211271.jpg" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_long_sac_el_arabasi_-_kaucuk_dolgu_teker-1801-2022107121247241.jpg" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/813/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/708/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_plastik_jant_kaucuk_dolgu_teker-670-202210515213379.jpg" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/777/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/753/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/703/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/825/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/811/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/730/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_kar_kuregi_ucu_metal-112-2022108145516881.jpg" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_orijinal_koli_tasima_el_arabasi-2151-202210714190136.jpg" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_litre_1lt-307-2022107163232290.jpg" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_zahire_kuregi-207-2022107171434805.jpg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orijinal_plastik_el_arabasi_tekersiz-709-2022106154124699.jpg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_mini_sac_el_arabasi_-_havali_teker-1603-20221061650470.jpg" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/697/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/675/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_plastik_el_arabasi_kaucuk_midilli_teker-y-801-2022105145323342.jpg" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/765/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/759/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/829/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/685/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_siva_serpme_kuregi-218-202210717451449.jpg" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_4_no_faryap_kurekucu_metal-126-202491312380946.jpg" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-siva_serpme_kuregi-119-202210815365310.jpg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/643/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/743/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_long_sac_el_arabasi_-_pvc_dolgu_teker-1802-2022107121449663.jpg" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-kureme_arabasi_hareketli_-_havali_teker-3151-2022107143512166.jpg" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_long_vagon_el_arabasi_midilli_teker-1902-202210715359487.jpg" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_faryap_kurek_ucu_metal-206-202210716552627.jpg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_midilli_orijinal_kaucuk_teker-801-202472915394712.jpg" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_orijinal_plastik_tekersiz_damperli_el_arabasi-761-2022105161921390.jpg" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/701/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/668/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_orijinal_plastik_damperli_el_arabasi_teknesi-752-2022106145241191.jpg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_jant_havali_teker-780-2022105152715555.jpg" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/810/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/709/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/782/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/754/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_zahire_kuregi_sapli-208-2022107171720916.jpg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/826/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/803/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_mini_sac_el_arabasi_-_midilli_teker-1604-202210616526929.jpg" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-cok_amacli_buyuk_kurek-110-2022108145727972.jpg" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_orijinal_koli_tasima_el_arabasi_-_tekersiz-2152-2022107142022385.jpg" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_litre_2lt-308-2022107163439268.jpg" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/686/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orijinal_plastik_el_arabasi_teknesi-710-2022106154428361.jpg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_plastik_el_arabasi_kaucuk_midilli_teker-t-801-2022105145454675.jpg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/806/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/710/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/680/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/830/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/766/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/QrCode/Product/787/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orijinal_plastik_dozerkisa-227-202491312416623.jpg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...4535 lines deleted...]
-</x:worksheet>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:G180"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="A67" workbookViewId="0">
+      <selection activeCell="C3" sqref="C3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="20.6640625" customWidth="1"/>
+    <col min="2" max="2" width="13.6640625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="46.44140625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="16.5546875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="14.5546875" style="1" customWidth="1"/>
+    <col min="6" max="6" width="14.88671875" style="7" customWidth="1"/>
+    <col min="7" max="7" width="23.21875" style="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="3"/>
+      <c r="B2" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C2" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D2" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E2" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F2" s="6">
+        <v>2820</v>
+      </c>
+      <c r="G2" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="3"/>
+      <c r="B3" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E3" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F3" s="6">
+        <v>3250</v>
+      </c>
+      <c r="G3" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="3"/>
+      <c r="B4" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F4" s="6">
+        <v>3270</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="3"/>
+      <c r="B5" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F5" s="6">
+        <v>3250</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="3"/>
+      <c r="B6" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F6" s="6">
+        <v>2550</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="3"/>
+      <c r="B7" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="6">
+        <v>1260</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="3"/>
+      <c r="B8" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E8" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F8" s="6">
+        <v>2500</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="3"/>
+      <c r="B9" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E9" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F9" s="6">
+        <v>2870</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="3"/>
+      <c r="B10" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E10" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F10" s="6">
+        <v>2970</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="3"/>
+      <c r="B11" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E11" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F11" s="6">
+        <v>2870</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="3"/>
+      <c r="B12" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E12" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F12" s="6">
+        <v>2220</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="3"/>
+      <c r="B13" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="D13" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E13" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F13" s="6">
+        <v>1120</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="3"/>
+      <c r="B14" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E14" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F14" s="6">
+        <v>2580</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="3"/>
+      <c r="B15" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E15" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F15" s="6">
+        <v>2950</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="3"/>
+      <c r="B16" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D16" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E16" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F16" s="6">
+        <v>3050</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="3"/>
+      <c r="B17" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="D17" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E17" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F17" s="6">
+        <v>2950</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="3"/>
+      <c r="B18" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="D18" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E18" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F18" s="6">
+        <v>2300</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="3"/>
+      <c r="B19" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="D19" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E19" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F19" s="6">
+        <v>1200</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="3"/>
+      <c r="B20" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C20" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="D20" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E20" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F20" s="6">
+        <v>2250</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="3"/>
+      <c r="B21" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="D21" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E21" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F21" s="6">
+        <v>2550</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="3"/>
+      <c r="B22" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="D22" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E22" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F22" s="6">
+        <v>2650</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="3"/>
+      <c r="B23" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="D23" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E23" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F23" s="6">
+        <v>2550</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="3"/>
+      <c r="B24" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="D24" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E24" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F24" s="6">
+        <v>1970</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="3"/>
+      <c r="B25" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="D25" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E25" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F25" s="6">
+        <v>1050</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="3"/>
+      <c r="B26" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="D26" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E26" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F26" s="6">
+        <v>14200</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="3"/>
+      <c r="B27" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="D27" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E27" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F27" s="6">
+        <v>14200</v>
+      </c>
+      <c r="G27" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="3"/>
+      <c r="B28" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="C28" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="D28" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E28" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F28" s="6">
+        <v>13400</v>
+      </c>
+      <c r="G28" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="3"/>
+      <c r="B29" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="D29" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E29" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F29" s="6">
+        <v>7900</v>
+      </c>
+      <c r="G29" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="3"/>
+      <c r="B30" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C30" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="D30" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E30" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F30" s="6">
+        <v>5500</v>
+      </c>
+      <c r="G30" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="3"/>
+      <c r="B31" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="D31" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E31" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F31" s="6">
+        <v>12200</v>
+      </c>
+      <c r="G31" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="3"/>
+      <c r="B32" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D32" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E32" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F32" s="6">
+        <v>12200</v>
+      </c>
+      <c r="G32" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="3"/>
+      <c r="B33" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="C33" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="D33" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E33" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F33" s="6">
+        <v>11400</v>
+      </c>
+      <c r="G33" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="3"/>
+      <c r="B34" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="D34" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E34" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F34" s="6">
+        <v>6500</v>
+      </c>
+      <c r="G34" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="3"/>
+      <c r="B35" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="D35" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E35" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F35" s="6">
+        <v>4900</v>
+      </c>
+      <c r="G35" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="3"/>
+      <c r="B36" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="C36" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="D36" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E36" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="F36" s="6">
+        <v>3250</v>
+      </c>
+      <c r="G36" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="3"/>
+      <c r="B37" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="D37" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E37" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="F37" s="6">
+        <v>3250</v>
+      </c>
+      <c r="G37" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="3"/>
+      <c r="B38" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="C38" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="D38" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E38" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="F38" s="6">
+        <v>3250</v>
+      </c>
+      <c r="G38" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="3"/>
+      <c r="B39" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="C39" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="D39" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E39" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="F39" s="6">
+        <v>3250</v>
+      </c>
+      <c r="G39" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="3"/>
+      <c r="B40" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="D40" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E40" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="F40" s="6">
+        <v>3250</v>
+      </c>
+      <c r="G40" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="3"/>
+      <c r="B41" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="D41" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E41" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="F41" s="6">
+        <v>3250</v>
+      </c>
+      <c r="G41" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="3"/>
+      <c r="B42" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="C42" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="D42" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E42" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="F42" s="6">
+        <v>390</v>
+      </c>
+      <c r="G42" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="3"/>
+      <c r="B43" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="C43" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="D43" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E43" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="F43" s="6">
+        <v>940</v>
+      </c>
+      <c r="G43" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="3"/>
+      <c r="B44" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="C44" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="D44" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E44" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="F44" s="6">
+        <v>940</v>
+      </c>
+      <c r="G44" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="3"/>
+      <c r="B45" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="C45" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="D45" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E45" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="F45" s="6">
+        <v>940</v>
+      </c>
+      <c r="G45" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="3"/>
+      <c r="B46" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="C46" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="D46" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E46" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="F46" s="6">
+        <v>940</v>
+      </c>
+      <c r="G46" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="3"/>
+      <c r="B47" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="C47" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="D47" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E47" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="F47" s="6">
+        <v>940</v>
+      </c>
+      <c r="G47" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="3"/>
+      <c r="B48" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="C48" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="D48" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E48" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="F48" s="6">
+        <v>940</v>
+      </c>
+      <c r="G48" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="3"/>
+      <c r="B49" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="C49" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="D49" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E49" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="F49" s="6">
+        <v>840</v>
+      </c>
+      <c r="G49" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="3"/>
+      <c r="B50" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="C50" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="D50" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E50" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="F50" s="6">
+        <v>860</v>
+      </c>
+      <c r="G50" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="3"/>
+      <c r="B51" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="C51" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="D51" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E51" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="F51" s="6">
+        <v>820</v>
+      </c>
+      <c r="G51" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="3"/>
+      <c r="B52" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="C52" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="D52" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E52" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F52" s="6">
+        <v>840</v>
+      </c>
+      <c r="G52" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="3"/>
+      <c r="B53" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="C53" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="D53" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E53" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F53" s="6">
+        <v>390</v>
+      </c>
+      <c r="G53" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="3"/>
+      <c r="B54" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="C54" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="D54" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E54" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="F54" s="6">
+        <v>11700</v>
+      </c>
+      <c r="G54" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="3"/>
+      <c r="B55" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="C55" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="D55" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E55" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="F55" s="6">
+        <v>11700</v>
+      </c>
+      <c r="G55" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="3"/>
+      <c r="B56" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="C56" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="D56" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E56" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="F56" s="6">
+        <v>10900</v>
+      </c>
+      <c r="G56" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="3"/>
+      <c r="B57" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="C57" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="D57" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E57" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="F57" s="6">
+        <v>6400</v>
+      </c>
+      <c r="G57" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="3"/>
+      <c r="B58" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="C58" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="D58" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E58" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="F58" s="6">
+        <v>4500</v>
+      </c>
+      <c r="G58" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="3"/>
+      <c r="B59" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="C59" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="D59" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E59" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="F59" s="6">
+        <v>9500</v>
+      </c>
+      <c r="G59" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="3"/>
+      <c r="B60" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="C60" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="D60" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E60" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="F60" s="6">
+        <v>9500</v>
+      </c>
+      <c r="G60" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="3"/>
+      <c r="B61" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="C61" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="D61" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E61" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="F61" s="6">
+        <v>8700</v>
+      </c>
+      <c r="G61" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="3"/>
+      <c r="B62" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="C62" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="D62" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E62" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="F62" s="6">
+        <v>4600</v>
+      </c>
+      <c r="G62" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="3"/>
+      <c r="B63" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="C63" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="D63" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E63" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="F63" s="6">
+        <v>4100</v>
+      </c>
+      <c r="G63" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="3"/>
+      <c r="B64" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="C64" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="D64" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E64" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="F64" s="6">
+        <v>2250</v>
+      </c>
+      <c r="G64" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="3"/>
+      <c r="B65" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="C65" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="D65" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E65" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="F65" s="6">
+        <v>2550</v>
+      </c>
+      <c r="G65" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A66" s="3"/>
+      <c r="B66" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="C66" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="D66" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E66" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="F66" s="6">
+        <v>2650</v>
+      </c>
+      <c r="G66" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A67" s="3"/>
+      <c r="B67" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="C67" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="D67" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E67" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="F67" s="6">
+        <v>2550</v>
+      </c>
+      <c r="G67" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="3"/>
+      <c r="B68" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="C68" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="D68" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E68" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="F68" s="6">
+        <v>1970</v>
+      </c>
+      <c r="G68" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="3"/>
+      <c r="B69" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="C69" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="D69" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E69" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="F69" s="6">
+        <v>1050</v>
+      </c>
+      <c r="G69" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A70" s="3"/>
+      <c r="B70" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="C70" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="D70" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E70" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="F70" s="6">
+        <v>2500</v>
+      </c>
+      <c r="G70" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="3"/>
+      <c r="B71" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="C71" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="D71" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E71" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="F71" s="6">
+        <v>2800</v>
+      </c>
+      <c r="G71" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A72" s="3"/>
+      <c r="B72" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="C72" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="D72" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E72" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="F72" s="6">
+        <v>2900</v>
+      </c>
+      <c r="G72" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A73" s="3"/>
+      <c r="B73" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="C73" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="D73" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E73" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="F73" s="6">
+        <v>2800</v>
+      </c>
+      <c r="G73" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="3"/>
+      <c r="B74" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="C74" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="D74" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E74" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="F74" s="6">
+        <v>2220</v>
+      </c>
+      <c r="G74" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A75" s="3"/>
+      <c r="B75" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="C75" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="D75" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E75" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="F75" s="6">
+        <v>1250</v>
+      </c>
+      <c r="G75" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A76" s="3"/>
+      <c r="B76" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="C76" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="D76" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E76" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="F76" s="6">
+        <v>2850</v>
+      </c>
+      <c r="G76" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A77" s="3"/>
+      <c r="B77" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="C77" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="D77" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E77" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="F77" s="6">
+        <v>3150</v>
+      </c>
+      <c r="G77" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A78" s="3"/>
+      <c r="B78" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="C78" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="D78" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E78" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="F78" s="6">
+        <v>3250</v>
+      </c>
+      <c r="G78" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A79" s="3"/>
+      <c r="B79" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="C79" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="D79" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E79" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="F79" s="6">
+        <v>3150</v>
+      </c>
+      <c r="G79" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="3"/>
+      <c r="B80" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="C80" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="D80" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E80" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="F80" s="6">
+        <v>2570</v>
+      </c>
+      <c r="G80" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A81" s="3"/>
+      <c r="B81" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="C81" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="D81" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E81" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="F81" s="6">
+        <v>1550</v>
+      </c>
+      <c r="G81" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A82" s="3"/>
+      <c r="B82" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="C82" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="D82" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E82" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="F82" s="6">
+        <v>5850</v>
+      </c>
+      <c r="G82" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A83" s="3"/>
+      <c r="B83" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="C83" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="D83" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E83" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="F83" s="6">
+        <v>5950</v>
+      </c>
+      <c r="G83" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A84" s="3"/>
+      <c r="B84" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="C84" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="D84" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E84" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="F84" s="6">
+        <v>2550</v>
+      </c>
+      <c r="G84" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A85" s="3"/>
+      <c r="B85" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="C85" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="D85" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E85" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="F85" s="6">
+        <v>2270</v>
+      </c>
+      <c r="G85" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A86" s="3"/>
+      <c r="B86" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="C86" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="D86" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E86" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="F86" s="6">
+        <v>4900</v>
+      </c>
+      <c r="G86" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A87" s="3"/>
+      <c r="B87" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="C87" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="D87" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E87" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="F87" s="6">
+        <v>3550</v>
+      </c>
+      <c r="G87" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A88" s="3"/>
+      <c r="B88" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="C88" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="D88" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E88" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="F88" s="6">
+        <v>3270</v>
+      </c>
+      <c r="G88" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A89" s="3"/>
+      <c r="B89" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="C89" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="D89" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E89" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="F89" s="6">
+        <v>5900</v>
+      </c>
+      <c r="G89" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A90" s="3"/>
+      <c r="B90" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="C90" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="D90" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E90" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="F90" s="6">
+        <v>3100</v>
+      </c>
+      <c r="G90" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A91" s="3"/>
+      <c r="B91" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="C91" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="D91" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E91" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="F91" s="6">
+        <v>3400</v>
+      </c>
+      <c r="G91" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A92" s="3"/>
+      <c r="B92" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="C92" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="D92" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E92" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="F92" s="6">
+        <v>3400</v>
+      </c>
+      <c r="G92" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A93" s="3"/>
+      <c r="B93" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="C93" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="D93" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E93" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="F93" s="6">
+        <v>2820</v>
+      </c>
+      <c r="G93" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A94" s="3"/>
+      <c r="B94" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="C94" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="D94" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E94" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="F94" s="6">
+        <v>3500</v>
+      </c>
+      <c r="G94" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A95" s="3"/>
+      <c r="B95" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="C95" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="D95" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E95" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="F95" s="6">
+        <v>3800</v>
+      </c>
+      <c r="G95" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A96" s="3"/>
+      <c r="B96" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="C96" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="D96" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E96" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="F96" s="6">
+        <v>3800</v>
+      </c>
+      <c r="G96" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A97" s="3"/>
+      <c r="B97" s="4" t="s">
+        <v>192</v>
+      </c>
+      <c r="C97" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="D97" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E97" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="F97" s="6">
+        <v>3220</v>
+      </c>
+      <c r="G97" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A98" s="3"/>
+      <c r="B98" s="4" t="s">
+        <v>194</v>
+      </c>
+      <c r="C98" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="D98" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E98" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="F98" s="6">
+        <v>4900</v>
+      </c>
+      <c r="G98" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A99" s="3"/>
+      <c r="B99" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="C99" s="4" t="s">
+        <v>197</v>
+      </c>
+      <c r="D99" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E99" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="F99" s="6">
+        <v>4250</v>
+      </c>
+      <c r="G99" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A100" s="3"/>
+      <c r="B100" s="4" t="s">
+        <v>198</v>
+      </c>
+      <c r="C100" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="D100" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E100" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="F100" s="6">
+        <v>4650</v>
+      </c>
+      <c r="G100" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A101" s="3"/>
+      <c r="B101" s="4" t="s">
+        <v>200</v>
+      </c>
+      <c r="C101" s="4" t="s">
+        <v>201</v>
+      </c>
+      <c r="D101" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E101" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="F101" s="6">
+        <v>3900</v>
+      </c>
+      <c r="G101" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A102" s="3"/>
+      <c r="B102" s="4" t="s">
+        <v>202</v>
+      </c>
+      <c r="C102" s="4" t="s">
+        <v>203</v>
+      </c>
+      <c r="D102" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E102" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="F102" s="6">
+        <v>3650</v>
+      </c>
+      <c r="G102" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A103" s="3"/>
+      <c r="B103" s="4" t="s">
+        <v>204</v>
+      </c>
+      <c r="C103" s="4" t="s">
+        <v>205</v>
+      </c>
+      <c r="D103" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E103" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="F103" s="6">
+        <v>3150</v>
+      </c>
+      <c r="G103" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A104" s="3"/>
+      <c r="B104" s="4" t="s">
+        <v>206</v>
+      </c>
+      <c r="C104" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="D104" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E104" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="F104" s="6">
+        <v>18750</v>
+      </c>
+      <c r="G104" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A105" s="3"/>
+      <c r="B105" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="C105" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="D105" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E105" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="F105" s="6">
+        <v>18350</v>
+      </c>
+      <c r="G105" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A106" s="3"/>
+      <c r="B106" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="C106" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="D106" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E106" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="F106" s="6">
+        <v>17250</v>
+      </c>
+      <c r="G106" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A107" s="3"/>
+      <c r="B107" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="C107" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="D107" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E107" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="F107" s="6">
+        <v>13750</v>
+      </c>
+      <c r="G107" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A108" s="3"/>
+      <c r="B108" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="C108" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="D108" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E108" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="F108" s="6">
+        <v>28500</v>
+      </c>
+      <c r="G108" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A109" s="3"/>
+      <c r="B109" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="C109" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="D109" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E109" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="F109" s="6">
+        <v>29000</v>
+      </c>
+      <c r="G109" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A110" s="3"/>
+      <c r="B110" s="4" t="s">
+        <v>219</v>
+      </c>
+      <c r="C110" s="4" t="s">
+        <v>220</v>
+      </c>
+      <c r="D110" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E110" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="F110" s="6">
+        <v>29500</v>
+      </c>
+      <c r="G110" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A111" s="3"/>
+      <c r="B111" s="4" t="s">
+        <v>221</v>
+      </c>
+      <c r="C111" s="4" t="s">
+        <v>222</v>
+      </c>
+      <c r="D111" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E111" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="F111" s="6">
+        <v>30000</v>
+      </c>
+      <c r="G111" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A112" s="3"/>
+      <c r="B112" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="C112" s="4" t="s">
+        <v>224</v>
+      </c>
+      <c r="D112" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E112" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="F112" s="6">
+        <v>4000</v>
+      </c>
+      <c r="G112" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A113" s="3"/>
+      <c r="B113" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="C113" s="4" t="s">
+        <v>226</v>
+      </c>
+      <c r="D113" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E113" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="F113" s="6">
+        <v>90</v>
+      </c>
+      <c r="G113" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A114" s="3"/>
+      <c r="B114" s="4" t="s">
+        <v>227</v>
+      </c>
+      <c r="C114" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="D114" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E114" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="F114" s="6">
+        <v>110</v>
+      </c>
+      <c r="G114" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A115" s="3"/>
+      <c r="B115" s="4" t="s">
+        <v>229</v>
+      </c>
+      <c r="C115" s="4" t="s">
+        <v>230</v>
+      </c>
+      <c r="D115" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E115" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="F115" s="6">
+        <v>150</v>
+      </c>
+      <c r="G115" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A116" s="3"/>
+      <c r="B116" s="4" t="s">
+        <v>231</v>
+      </c>
+      <c r="C116" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="D116" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E116" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="F116" s="6">
+        <v>210</v>
+      </c>
+      <c r="G116" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A117" s="3"/>
+      <c r="B117" s="4" t="s">
+        <v>233</v>
+      </c>
+      <c r="C117" s="4" t="s">
+        <v>234</v>
+      </c>
+      <c r="D117" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E117" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="F117" s="6">
+        <v>320</v>
+      </c>
+      <c r="G117" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A118" s="3"/>
+      <c r="B118" s="4" t="s">
+        <v>235</v>
+      </c>
+      <c r="C118" s="4" t="s">
+        <v>236</v>
+      </c>
+      <c r="D118" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E118" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="F118" s="6">
+        <v>110</v>
+      </c>
+      <c r="G118" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A119" s="3"/>
+      <c r="B119" s="4" t="s">
+        <v>237</v>
+      </c>
+      <c r="C119" s="4" t="s">
+        <v>238</v>
+      </c>
+      <c r="D119" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E119" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="F119" s="6">
+        <v>140</v>
+      </c>
+      <c r="G119" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A120" s="3"/>
+      <c r="B120" s="4" t="s">
+        <v>240</v>
+      </c>
+      <c r="C120" s="4" t="s">
+        <v>241</v>
+      </c>
+      <c r="D120" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E120" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="F120" s="6">
+        <v>175</v>
+      </c>
+      <c r="G120" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A121" s="3"/>
+      <c r="B121" s="4" t="s">
+        <v>242</v>
+      </c>
+      <c r="C121" s="4" t="s">
+        <v>243</v>
+      </c>
+      <c r="D121" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E121" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="F121" s="6">
+        <v>175</v>
+      </c>
+      <c r="G121" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A122" s="3"/>
+      <c r="B122" s="4" t="s">
+        <v>244</v>
+      </c>
+      <c r="C122" s="4" t="s">
+        <v>245</v>
+      </c>
+      <c r="D122" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E122" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="F122" s="6">
+        <v>210</v>
+      </c>
+      <c r="G122" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A123" s="3"/>
+      <c r="B123" s="4" t="s">
+        <v>246</v>
+      </c>
+      <c r="C123" s="4" t="s">
+        <v>247</v>
+      </c>
+      <c r="D123" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E123" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="F123" s="6">
+        <v>120</v>
+      </c>
+      <c r="G123" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A124" s="3"/>
+      <c r="B124" s="4" t="s">
+        <v>248</v>
+      </c>
+      <c r="C124" s="4" t="s">
+        <v>249</v>
+      </c>
+      <c r="D124" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E124" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="F124" s="6">
+        <v>140</v>
+      </c>
+      <c r="G124" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A125" s="3"/>
+      <c r="B125" s="4" t="s">
+        <v>250</v>
+      </c>
+      <c r="C125" s="4" t="s">
+        <v>251</v>
+      </c>
+      <c r="D125" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E125" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="F125" s="6">
+        <v>180</v>
+      </c>
+      <c r="G125" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="126" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A126" s="3"/>
+      <c r="B126" s="4" t="s">
+        <v>252</v>
+      </c>
+      <c r="C126" s="4" t="s">
+        <v>253</v>
+      </c>
+      <c r="D126" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E126" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="F126" s="6">
+        <v>200</v>
+      </c>
+      <c r="G126" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A127" s="3"/>
+      <c r="B127" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="C127" s="4" t="s">
+        <v>255</v>
+      </c>
+      <c r="D127" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E127" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="F127" s="6">
+        <v>270</v>
+      </c>
+      <c r="G127" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A128" s="3"/>
+      <c r="B128" s="4" t="s">
+        <v>256</v>
+      </c>
+      <c r="C128" s="4" t="s">
+        <v>257</v>
+      </c>
+      <c r="D128" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E128" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="F128" s="6">
+        <v>300</v>
+      </c>
+      <c r="G128" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A129" s="3"/>
+      <c r="B129" s="4" t="s">
+        <v>258</v>
+      </c>
+      <c r="C129" s="4" t="s">
+        <v>259</v>
+      </c>
+      <c r="D129" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E129" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="F129" s="6">
+        <v>180</v>
+      </c>
+      <c r="G129" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="130" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A130" s="3"/>
+      <c r="B130" s="4" t="s">
+        <v>260</v>
+      </c>
+      <c r="C130" s="4" t="s">
+        <v>261</v>
+      </c>
+      <c r="D130" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E130" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="F130" s="6">
+        <v>200</v>
+      </c>
+      <c r="G130" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="131" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A131" s="3"/>
+      <c r="B131" s="4" t="s">
+        <v>262</v>
+      </c>
+      <c r="C131" s="4" t="s">
+        <v>263</v>
+      </c>
+      <c r="D131" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E131" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="F131" s="6">
+        <v>215</v>
+      </c>
+      <c r="G131" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="132" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A132" s="3"/>
+      <c r="B132" s="4" t="s">
+        <v>264</v>
+      </c>
+      <c r="C132" s="4" t="s">
+        <v>265</v>
+      </c>
+      <c r="D132" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E132" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="F132" s="6">
+        <v>235</v>
+      </c>
+      <c r="G132" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="133" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A133" s="3"/>
+      <c r="B133" s="4" t="s">
+        <v>266</v>
+      </c>
+      <c r="C133" s="4" t="s">
+        <v>267</v>
+      </c>
+      <c r="D133" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E133" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="F133" s="6">
+        <v>270</v>
+      </c>
+      <c r="G133" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="134" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A134" s="3"/>
+      <c r="B134" s="4" t="s">
+        <v>268</v>
+      </c>
+      <c r="C134" s="4" t="s">
+        <v>269</v>
+      </c>
+      <c r="D134" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E134" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="F134" s="6">
+        <v>290</v>
+      </c>
+      <c r="G134" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="135" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A135" s="3"/>
+      <c r="B135" s="4" t="s">
+        <v>270</v>
+      </c>
+      <c r="C135" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="D135" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E135" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="F135" s="6">
+        <v>275</v>
+      </c>
+      <c r="G135" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="136" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A136" s="3"/>
+      <c r="B136" s="4" t="s">
+        <v>272</v>
+      </c>
+      <c r="C136" s="4" t="s">
+        <v>273</v>
+      </c>
+      <c r="D136" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E136" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="F136" s="6">
+        <v>350</v>
+      </c>
+      <c r="G136" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="137" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A137" s="3"/>
+      <c r="B137" s="4" t="s">
+        <v>274</v>
+      </c>
+      <c r="C137" s="4" t="s">
+        <v>275</v>
+      </c>
+      <c r="D137" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E137" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="F137" s="6">
+        <v>550</v>
+      </c>
+      <c r="G137" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="138" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A138" s="3"/>
+      <c r="B138" s="4" t="s">
+        <v>276</v>
+      </c>
+      <c r="C138" s="4" t="s">
+        <v>277</v>
+      </c>
+      <c r="D138" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E138" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="F138" s="6">
+        <v>100</v>
+      </c>
+      <c r="G138" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="139" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A139" s="3"/>
+      <c r="B139" s="4" t="s">
+        <v>278</v>
+      </c>
+      <c r="C139" s="4" t="s">
+        <v>279</v>
+      </c>
+      <c r="D139" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E139" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="F139" s="6">
+        <v>120</v>
+      </c>
+      <c r="G139" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="140" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A140" s="3"/>
+      <c r="B140" s="4" t="s">
+        <v>280</v>
+      </c>
+      <c r="C140" s="4" t="s">
+        <v>281</v>
+      </c>
+      <c r="D140" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E140" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="F140" s="6">
+        <v>170</v>
+      </c>
+      <c r="G140" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="141" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A141" s="3"/>
+      <c r="B141" s="4" t="s">
+        <v>282</v>
+      </c>
+      <c r="C141" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="D141" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E141" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="F141" s="6">
+        <v>160</v>
+      </c>
+      <c r="G141" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="142" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A142" s="3"/>
+      <c r="B142" s="4" t="s">
+        <v>284</v>
+      </c>
+      <c r="C142" s="4" t="s">
+        <v>285</v>
+      </c>
+      <c r="D142" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E142" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="F142" s="6">
+        <v>90</v>
+      </c>
+      <c r="G142" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="143" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A143" s="3"/>
+      <c r="B143" s="4" t="s">
+        <v>286</v>
+      </c>
+      <c r="C143" s="4" t="s">
+        <v>287</v>
+      </c>
+      <c r="D143" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E143" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="F143" s="6">
+        <v>50</v>
+      </c>
+      <c r="G143" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="144" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A144" s="3"/>
+      <c r="B144" s="4" t="s">
+        <v>288</v>
+      </c>
+      <c r="C144" s="4" t="s">
+        <v>289</v>
+      </c>
+      <c r="D144" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E144" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="F144" s="6">
+        <v>45</v>
+      </c>
+      <c r="G144" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="145" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A145" s="3"/>
+      <c r="B145" s="4" t="s">
+        <v>290</v>
+      </c>
+      <c r="C145" s="4" t="s">
+        <v>291</v>
+      </c>
+      <c r="D145" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E145" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="F145" s="6">
+        <v>90</v>
+      </c>
+      <c r="G145" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="146" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A146" s="3"/>
+      <c r="B146" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="C146" s="4" t="s">
+        <v>293</v>
+      </c>
+      <c r="D146" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E146" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="F146" s="6">
+        <v>25</v>
+      </c>
+      <c r="G146" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="147" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A147" s="3"/>
+      <c r="B147" s="4" t="s">
+        <v>294</v>
+      </c>
+      <c r="C147" s="4" t="s">
+        <v>295</v>
+      </c>
+      <c r="D147" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E147" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="F147" s="6">
+        <v>90</v>
+      </c>
+      <c r="G147" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="148" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A148" s="3"/>
+      <c r="B148" s="4" t="s">
+        <v>296</v>
+      </c>
+      <c r="C148" s="4" t="s">
+        <v>297</v>
+      </c>
+      <c r="D148" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E148" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="F148" s="6">
+        <v>90</v>
+      </c>
+      <c r="G148" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="149" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A149" s="3"/>
+      <c r="B149" s="4" t="s">
+        <v>298</v>
+      </c>
+      <c r="C149" s="4" t="s">
+        <v>299</v>
+      </c>
+      <c r="D149" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E149" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="F149" s="6">
+        <v>88</v>
+      </c>
+      <c r="G149" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="150" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A150" s="3"/>
+      <c r="B150" s="4" t="s">
+        <v>301</v>
+      </c>
+      <c r="C150" s="4" t="s">
+        <v>302</v>
+      </c>
+      <c r="D150" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E150" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="F150" s="6">
+        <v>105</v>
+      </c>
+      <c r="G150" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="151" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A151" s="3"/>
+      <c r="B151" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="C151" s="4" t="s">
+        <v>304</v>
+      </c>
+      <c r="D151" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E151" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="F151" s="6">
+        <v>105</v>
+      </c>
+      <c r="G151" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="152" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A152" s="3"/>
+      <c r="B152" s="4" t="s">
+        <v>305</v>
+      </c>
+      <c r="C152" s="4" t="s">
+        <v>306</v>
+      </c>
+      <c r="D152" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E152" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="F152" s="6">
+        <v>125</v>
+      </c>
+      <c r="G152" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="153" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A153" s="3"/>
+      <c r="B153" s="4" t="s">
+        <v>307</v>
+      </c>
+      <c r="C153" s="4" t="s">
+        <v>308</v>
+      </c>
+      <c r="D153" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E153" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="F153" s="6">
+        <v>90</v>
+      </c>
+      <c r="G153" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="154" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A154" s="3"/>
+      <c r="B154" s="4" t="s">
+        <v>309</v>
+      </c>
+      <c r="C154" s="4" t="s">
+        <v>310</v>
+      </c>
+      <c r="D154" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E154" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="F154" s="6">
+        <v>100</v>
+      </c>
+      <c r="G154" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="155" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A155" s="3"/>
+      <c r="B155" s="4" t="s">
+        <v>311</v>
+      </c>
+      <c r="C155" s="4" t="s">
+        <v>312</v>
+      </c>
+      <c r="D155" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E155" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="F155" s="6">
+        <v>115</v>
+      </c>
+      <c r="G155" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="156" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A156" s="3"/>
+      <c r="B156" s="4" t="s">
+        <v>313</v>
+      </c>
+      <c r="C156" s="4" t="s">
+        <v>314</v>
+      </c>
+      <c r="D156" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E156" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="F156" s="6">
+        <v>135</v>
+      </c>
+      <c r="G156" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="157" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A157" s="3"/>
+      <c r="B157" s="4" t="s">
+        <v>315</v>
+      </c>
+      <c r="C157" s="4" t="s">
+        <v>316</v>
+      </c>
+      <c r="D157" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E157" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="F157" s="6">
+        <v>180</v>
+      </c>
+      <c r="G157" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="158" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A158" s="3"/>
+      <c r="B158" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="C158" s="4" t="s">
+        <v>318</v>
+      </c>
+      <c r="D158" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E158" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="F158" s="6">
+        <v>200</v>
+      </c>
+      <c r="G158" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="159" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A159" s="3"/>
+      <c r="B159" s="4" t="s">
+        <v>319</v>
+      </c>
+      <c r="C159" s="4" t="s">
+        <v>320</v>
+      </c>
+      <c r="D159" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E159" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="F159" s="6">
+        <v>115</v>
+      </c>
+      <c r="G159" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="160" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A160" s="3"/>
+      <c r="B160" s="4" t="s">
+        <v>321</v>
+      </c>
+      <c r="C160" s="4" t="s">
+        <v>322</v>
+      </c>
+      <c r="D160" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E160" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="F160" s="6">
+        <v>135</v>
+      </c>
+      <c r="G160" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="161" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A161" s="3"/>
+      <c r="B161" s="4" t="s">
+        <v>323</v>
+      </c>
+      <c r="C161" s="4" t="s">
+        <v>324</v>
+      </c>
+      <c r="D161" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E161" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="F161" s="6">
+        <v>140</v>
+      </c>
+      <c r="G161" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="162" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A162" s="3"/>
+      <c r="B162" s="4" t="s">
+        <v>325</v>
+      </c>
+      <c r="C162" s="4" t="s">
+        <v>326</v>
+      </c>
+      <c r="D162" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E162" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="F162" s="6">
+        <v>160</v>
+      </c>
+      <c r="G162" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="163" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A163" s="3"/>
+      <c r="B163" s="4" t="s">
+        <v>327</v>
+      </c>
+      <c r="C163" s="4" t="s">
+        <v>328</v>
+      </c>
+      <c r="D163" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E163" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="F163" s="6">
+        <v>150</v>
+      </c>
+      <c r="G163" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="164" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A164" s="3"/>
+      <c r="B164" s="4" t="s">
+        <v>329</v>
+      </c>
+      <c r="C164" s="4" t="s">
+        <v>330</v>
+      </c>
+      <c r="D164" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E164" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="F164" s="6">
+        <v>170</v>
+      </c>
+      <c r="G164" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="165" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A165" s="3"/>
+      <c r="B165" s="4" t="s">
+        <v>331</v>
+      </c>
+      <c r="C165" s="4" t="s">
+        <v>332</v>
+      </c>
+      <c r="D165" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E165" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="F165" s="6">
+        <v>170</v>
+      </c>
+      <c r="G165" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="166" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A166" s="3"/>
+      <c r="B166" s="4" t="s">
+        <v>333</v>
+      </c>
+      <c r="C166" s="4" t="s">
+        <v>334</v>
+      </c>
+      <c r="D166" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E166" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="F166" s="6">
+        <v>210</v>
+      </c>
+      <c r="G166" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="167" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A167" s="3"/>
+      <c r="B167" s="4" t="s">
+        <v>335</v>
+      </c>
+      <c r="C167" s="4" t="s">
+        <v>336</v>
+      </c>
+      <c r="D167" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E167" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="F167" s="6">
+        <v>450</v>
+      </c>
+      <c r="G167" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="168" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A168" s="3"/>
+      <c r="B168" s="4" t="s">
+        <v>337</v>
+      </c>
+      <c r="C168" s="4" t="s">
+        <v>338</v>
+      </c>
+      <c r="D168" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E168" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="F168" s="6">
+        <v>95</v>
+      </c>
+      <c r="G168" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="169" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A169" s="3"/>
+      <c r="B169" s="4" t="s">
+        <v>339</v>
+      </c>
+      <c r="C169" s="4" t="s">
+        <v>340</v>
+      </c>
+      <c r="D169" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E169" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="F169" s="6">
+        <v>90</v>
+      </c>
+      <c r="G169" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="170" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A170" s="3"/>
+      <c r="B170" s="4" t="s">
+        <v>341</v>
+      </c>
+      <c r="C170" s="4" t="s">
+        <v>342</v>
+      </c>
+      <c r="D170" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E170" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="F170" s="6">
+        <v>40</v>
+      </c>
+      <c r="G170" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="171" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A171" s="3"/>
+      <c r="B171" s="4" t="s">
+        <v>343</v>
+      </c>
+      <c r="C171" s="4" t="s">
+        <v>344</v>
+      </c>
+      <c r="D171" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E171" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="F171" s="6">
+        <v>35</v>
+      </c>
+      <c r="G171" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="172" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A172" s="3"/>
+      <c r="B172" s="4" t="s">
+        <v>345</v>
+      </c>
+      <c r="C172" s="4" t="s">
+        <v>346</v>
+      </c>
+      <c r="D172" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E172" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="F172" s="6">
+        <v>95</v>
+      </c>
+      <c r="G172" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="173" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A173" s="3"/>
+      <c r="B173" s="4" t="s">
+        <v>347</v>
+      </c>
+      <c r="C173" s="4" t="s">
+        <v>348</v>
+      </c>
+      <c r="D173" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E173" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="F173" s="6">
+        <v>85</v>
+      </c>
+      <c r="G173" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="174" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A174" s="3"/>
+      <c r="B174" s="4" t="s">
+        <v>349</v>
+      </c>
+      <c r="C174" s="4" t="s">
+        <v>350</v>
+      </c>
+      <c r="D174" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E174" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="F174" s="6">
+        <v>100</v>
+      </c>
+      <c r="G174" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="175" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A175" s="3"/>
+      <c r="B175" s="4" t="s">
+        <v>351</v>
+      </c>
+      <c r="C175" s="4" t="s">
+        <v>352</v>
+      </c>
+      <c r="D175" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E175" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="F175" s="6">
+        <v>75</v>
+      </c>
+      <c r="G175" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="176" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A176" s="3"/>
+      <c r="B176" s="4" t="s">
+        <v>353</v>
+      </c>
+      <c r="C176" s="4" t="s">
+        <v>354</v>
+      </c>
+      <c r="D176" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E176" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="F176" s="6">
+        <v>70</v>
+      </c>
+      <c r="G176" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="177" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A177" s="3"/>
+      <c r="B177" s="4" t="s">
+        <v>355</v>
+      </c>
+      <c r="C177" s="4" t="s">
+        <v>356</v>
+      </c>
+      <c r="D177" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E177" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="F177" s="6">
+        <v>270</v>
+      </c>
+      <c r="G177" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="178" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A178" s="3"/>
+      <c r="B178" s="4" t="s">
+        <v>357</v>
+      </c>
+      <c r="C178" s="4" t="s">
+        <v>358</v>
+      </c>
+      <c r="D178" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E178" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="F178" s="6">
+        <v>270</v>
+      </c>
+      <c r="G178" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="179" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A179" s="3"/>
+      <c r="B179" s="4" t="s">
+        <v>359</v>
+      </c>
+      <c r="C179" s="4" t="s">
+        <v>360</v>
+      </c>
+      <c r="D179" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E179" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="F179" s="6">
+        <v>290</v>
+      </c>
+      <c r="G179" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="180" spans="1:7" s="2" customFormat="1" ht="121.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A180" s="3"/>
+      <c r="B180" s="4" t="s">
+        <v>361</v>
+      </c>
+      <c r="C180" s="4" t="s">
+        <v>362</v>
+      </c>
+      <c r="D180" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E180" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="F180" s="6">
+        <v>290</v>
+      </c>
+      <c r="G180" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="A2" r:id="rId1" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_long_orijinal_el_arabasi_kaucuk_teker-901-202472923152557.jpg" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="G2" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="A3" r:id="rId3" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_long_orijinal_el_arabasi_havali_teker-902-202472923137917.jpg" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="G3" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="A4" r:id="rId5" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_long_orijinal_el_arabasi_plastik_jant_havali_teker-903-2024729233235999.jpg" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
+    <hyperlink ref="G4" r:id="rId6" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
+    <hyperlink ref="A5" r:id="rId7" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_long_orijinal_el_arabasi_midilli_teker-904-202473011321224.jpg" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
+    <hyperlink ref="G5" r:id="rId8" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
+    <hyperlink ref="A6" r:id="rId9" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_long_orijinal_el_arabasi_tekersiz-905-2024730113914559.jpg" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
+    <hyperlink ref="G6" r:id="rId10" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
+    <hyperlink ref="A7" r:id="rId11" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_long_orijinal_el_arabasi_teknesi-906-2024730114524957.jpg" xr:uid="{00000000-0004-0000-0000-00000A000000}"/>
+    <hyperlink ref="G7" r:id="rId12" xr:uid="{00000000-0004-0000-0000-00000B000000}"/>
+    <hyperlink ref="A8" r:id="rId13" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_midilli_orijinal_kaucuk_teker-801-202472915394712.jpg" xr:uid="{00000000-0004-0000-0000-00000C000000}"/>
+    <hyperlink ref="G8" r:id="rId14" xr:uid="{00000000-0004-0000-0000-00000D000000}"/>
+    <hyperlink ref="A9" r:id="rId15" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_midilli_orijinal_el_arabasi_havali_teker-802-20247291610521.jpg" xr:uid="{00000000-0004-0000-0000-00000E000000}"/>
+    <hyperlink ref="G9" r:id="rId16" xr:uid="{00000000-0004-0000-0000-00000F000000}"/>
+    <hyperlink ref="A10" r:id="rId17" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_midilli_orijinal_el_arabasi_plastik_jant_havali_teker-803-2024729162147242.jpg" xr:uid="{00000000-0004-0000-0000-000010000000}"/>
+    <hyperlink ref="G10" r:id="rId18" xr:uid="{00000000-0004-0000-0000-000011000000}"/>
+    <hyperlink ref="A11" r:id="rId19" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_midilli_orijinal_el_arabasi_midilli_teker-804-2024729193848550.jpg" xr:uid="{00000000-0004-0000-0000-000012000000}"/>
+    <hyperlink ref="G11" r:id="rId20" xr:uid="{00000000-0004-0000-0000-000013000000}"/>
+    <hyperlink ref="A12" r:id="rId21" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_midilli_orijinal_el_arabasi_tekersiz-805-2024729223432612.jpg" xr:uid="{00000000-0004-0000-0000-000014000000}"/>
+    <hyperlink ref="G12" r:id="rId22" xr:uid="{00000000-0004-0000-0000-000015000000}"/>
+    <hyperlink ref="A13" r:id="rId23" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_midilli_orijinal_el_arabasi_teknesi-806-2024729224246294.jpg" xr:uid="{00000000-0004-0000-0000-000016000000}"/>
+    <hyperlink ref="G13" r:id="rId24" xr:uid="{00000000-0004-0000-0000-000017000000}"/>
+    <hyperlink ref="A14" r:id="rId25" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_el_arabasi_kaucuk_teker-701-2022106152037410.jpg" xr:uid="{00000000-0004-0000-0000-000018000000}"/>
+    <hyperlink ref="G14" r:id="rId26" xr:uid="{00000000-0004-0000-0000-000019000000}"/>
+    <hyperlink ref="A15" r:id="rId27" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orijinal_plastik_el_arabasi_havali_teker-702-2022106152317742.jpg" xr:uid="{00000000-0004-0000-0000-00001A000000}"/>
+    <hyperlink ref="G15" r:id="rId28" xr:uid="{00000000-0004-0000-0000-00001B000000}"/>
+    <hyperlink ref="A16" r:id="rId29" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_el_arabasi_plastik_jant_havali_teker-703-2022106152731674.jpg" xr:uid="{00000000-0004-0000-0000-00001C000000}"/>
+    <hyperlink ref="G16" r:id="rId30" xr:uid="{00000000-0004-0000-0000-00001D000000}"/>
+    <hyperlink ref="A17" r:id="rId31" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orijinal_plastik_el_arabasi_midilli_teker-704-2022106153032453.jpg" xr:uid="{00000000-0004-0000-0000-00001E000000}"/>
+    <hyperlink ref="G17" r:id="rId32" xr:uid="{00000000-0004-0000-0000-00001F000000}"/>
+    <hyperlink ref="A18" r:id="rId33" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orijinal_plastik_el_arabasi_tekersiz-709-2022106154124699.jpg" xr:uid="{00000000-0004-0000-0000-000020000000}"/>
+    <hyperlink ref="G18" r:id="rId34" xr:uid="{00000000-0004-0000-0000-000021000000}"/>
+    <hyperlink ref="A19" r:id="rId35" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orijinal_plastik_el_arabasi_teknesi-710-2022106154428361.jpg" xr:uid="{00000000-0004-0000-0000-000022000000}"/>
+    <hyperlink ref="G19" r:id="rId36" xr:uid="{00000000-0004-0000-0000-000023000000}"/>
+    <hyperlink ref="A20" r:id="rId37" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_el_arabasi_kaucuk_teker-601-2022106155051445.jpg" xr:uid="{00000000-0004-0000-0000-000024000000}"/>
+    <hyperlink ref="G20" r:id="rId38" xr:uid="{00000000-0004-0000-0000-000025000000}"/>
+    <hyperlink ref="A21" r:id="rId39" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_el_arabasi_havali_teker-602-202210615597242.jpg" xr:uid="{00000000-0004-0000-0000-000026000000}"/>
+    <hyperlink ref="G21" r:id="rId40" xr:uid="{00000000-0004-0000-0000-000027000000}"/>
+    <hyperlink ref="A22" r:id="rId41" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_el_arabasi_plastik_jant_havali_teker-603-202210616431363.jpg" xr:uid="{00000000-0004-0000-0000-000028000000}"/>
+    <hyperlink ref="G22" r:id="rId42" xr:uid="{00000000-0004-0000-0000-000029000000}"/>
+    <hyperlink ref="A23" r:id="rId43" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_el_arabasi_midilli_teker-604-202210616949705.jpg" xr:uid="{00000000-0004-0000-0000-00002A000000}"/>
+    <hyperlink ref="G23" r:id="rId44" xr:uid="{00000000-0004-0000-0000-00002B000000}"/>
+    <hyperlink ref="A24" r:id="rId45" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-el_arabasi_tekersiz-605-202210616147427.jpg" xr:uid="{00000000-0004-0000-0000-00002C000000}"/>
+    <hyperlink ref="G24" r:id="rId46" xr:uid="{00000000-0004-0000-0000-00002D000000}"/>
+    <hyperlink ref="A25" r:id="rId47" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_el_arabasi_teknesi-606-2022106161723430.jpg" xr:uid="{00000000-0004-0000-0000-00002E000000}"/>
+    <hyperlink ref="G25" r:id="rId48" xr:uid="{00000000-0004-0000-0000-00002F000000}"/>
+    <hyperlink ref="A26" r:id="rId49" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-damperli_el_arabasi-750-2022105181948734.jpg" xr:uid="{00000000-0004-0000-0000-000030000000}"/>
+    <hyperlink ref="G26" r:id="rId50" xr:uid="{00000000-0004-0000-0000-000031000000}"/>
+    <hyperlink ref="A27" r:id="rId51" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_orijinal_plastik_damperli_el_arabasi_kaucuk_midilli_teker-m750-2022106144911504.jpg" xr:uid="{00000000-0004-0000-0000-000032000000}"/>
+    <hyperlink ref="G27" r:id="rId52" xr:uid="{00000000-0004-0000-0000-000033000000}"/>
+    <hyperlink ref="A28" r:id="rId53" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_orijinal_plastik_tekersiz_damperli_el_arabasi-751-2022106145211271.jpg" xr:uid="{00000000-0004-0000-0000-000034000000}"/>
+    <hyperlink ref="G28" r:id="rId54" xr:uid="{00000000-0004-0000-0000-000035000000}"/>
+    <hyperlink ref="A29" r:id="rId55" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_orijinal_plastik_damperli_el_arabasi_teknesi-752-2022106145241191.jpg" xr:uid="{00000000-0004-0000-0000-000036000000}"/>
+    <hyperlink ref="G29" r:id="rId56" xr:uid="{00000000-0004-0000-0000-000037000000}"/>
+    <hyperlink ref="A30" r:id="rId57" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_orijinal_plastik_damperli_el_arabasi_sasesi-753-2022106145320233.jpg" xr:uid="{00000000-0004-0000-0000-000038000000}"/>
+    <hyperlink ref="G30" r:id="rId58" xr:uid="{00000000-0004-0000-0000-000039000000}"/>
+    <hyperlink ref="A31" r:id="rId59" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-damperli_el_arabasi-650-202210615251662.jpg" xr:uid="{00000000-0004-0000-0000-00003A000000}"/>
+    <hyperlink ref="G31" r:id="rId60" xr:uid="{00000000-0004-0000-0000-00003B000000}"/>
+    <hyperlink ref="A32" r:id="rId61" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_plastik_damperli_el_arabasi_kaucuk_midilli_teker-m650-202210615951287.jpg" xr:uid="{00000000-0004-0000-0000-00003C000000}"/>
+    <hyperlink ref="G32" r:id="rId62" xr:uid="{00000000-0004-0000-0000-00003D000000}"/>
+    <hyperlink ref="A33" r:id="rId63" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_plastik_damperli_tekersiz_el_arabasi-651-2022106151552808.jpg" xr:uid="{00000000-0004-0000-0000-00003E000000}"/>
+    <hyperlink ref="G33" r:id="rId64" xr:uid="{00000000-0004-0000-0000-00003F000000}"/>
+    <hyperlink ref="A34" r:id="rId65" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_plastik_damperli_el_arabasi_teknesi-652-2022106151639288.jpg" xr:uid="{00000000-0004-0000-0000-000040000000}"/>
+    <hyperlink ref="G34" r:id="rId66" xr:uid="{00000000-0004-0000-0000-000041000000}"/>
+    <hyperlink ref="A35" r:id="rId67" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_plastik_damperli_el_arabasi_sasesi-653-2022106151747250.jpg" xr:uid="{00000000-0004-0000-0000-000042000000}"/>
+    <hyperlink ref="G35" r:id="rId68" xr:uid="{00000000-0004-0000-0000-000043000000}"/>
+    <hyperlink ref="A36" r:id="rId69" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_plastik_el_arabasi_kaucuk_midilli_teker-l-801-2022105144417956.jpg" xr:uid="{00000000-0004-0000-0000-000044000000}"/>
+    <hyperlink ref="G36" r:id="rId70" xr:uid="{00000000-0004-0000-0000-000045000000}"/>
+    <hyperlink ref="A37" r:id="rId71" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_plastik_el_arabasi_kaucuk_midilli_teker-p-801-2022105144617928.jpg" xr:uid="{00000000-0004-0000-0000-000046000000}"/>
+    <hyperlink ref="G37" r:id="rId72" xr:uid="{00000000-0004-0000-0000-000047000000}"/>
+    <hyperlink ref="A38" r:id="rId73" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_plastik_el_arabasi_kaucuk_midilli_teker-s-801-202210514479257.jpg" xr:uid="{00000000-0004-0000-0000-000048000000}"/>
+    <hyperlink ref="G38" r:id="rId74" xr:uid="{00000000-0004-0000-0000-000049000000}"/>
+    <hyperlink ref="A39" r:id="rId75" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_plastik_el_arabasi_kaucuk_midilli_teker-y-801-2022105145323342.jpg" xr:uid="{00000000-0004-0000-0000-00004A000000}"/>
+    <hyperlink ref="G39" r:id="rId76" xr:uid="{00000000-0004-0000-0000-00004B000000}"/>
+    <hyperlink ref="A40" r:id="rId77" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_plastik_el_arabasi_kaucuk_midilli_teker-t-801-2022105145454675.jpg" xr:uid="{00000000-0004-0000-0000-00004C000000}"/>
+    <hyperlink ref="G40" r:id="rId78" xr:uid="{00000000-0004-0000-0000-00004D000000}"/>
+    <hyperlink ref="A41" r:id="rId79" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_plastik_el_arabasi_kaucuk_midilli_teker-m-801-2022105145619871.jpg" xr:uid="{00000000-0004-0000-0000-00004E000000}"/>
+    <hyperlink ref="G41" r:id="rId80" xr:uid="{00000000-0004-0000-0000-00004F000000}"/>
+    <hyperlink ref="A42" r:id="rId81" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_plastik_jant_kaucuk_teker-691-2024729143938651.jpg" xr:uid="{00000000-0004-0000-0000-000050000000}"/>
+    <hyperlink ref="G42" r:id="rId82" xr:uid="{00000000-0004-0000-0000-000051000000}"/>
+    <hyperlink ref="A43" r:id="rId83" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_orjinal_plastik_jant_kaucuk_dolgu_teker-770-202210515621488.jpg" xr:uid="{00000000-0004-0000-0000-000052000000}"/>
+    <hyperlink ref="G43" r:id="rId84" xr:uid="{00000000-0004-0000-0000-000053000000}"/>
+    <hyperlink ref="A44" r:id="rId85" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_orijinal_plastik_jant_kaucuk_dolgu_teker-s-770-202210515810914.jpg" xr:uid="{00000000-0004-0000-0000-000054000000}"/>
+    <hyperlink ref="G44" r:id="rId86" xr:uid="{00000000-0004-0000-0000-000055000000}"/>
+    <hyperlink ref="A45" r:id="rId87" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_orijinal_plastik_jant_kaucuk_dolgu_teker-l-770-202210515101030.jpg" xr:uid="{00000000-0004-0000-0000-000056000000}"/>
+    <hyperlink ref="G45" r:id="rId88" xr:uid="{00000000-0004-0000-0000-000057000000}"/>
+    <hyperlink ref="A46" r:id="rId89" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_orijinal_plastik_jant_kaucuk_dolgu_teker-p-770-2022105151131324.jpg" xr:uid="{00000000-0004-0000-0000-000058000000}"/>
+    <hyperlink ref="G46" r:id="rId90" xr:uid="{00000000-0004-0000-0000-000059000000}"/>
+    <hyperlink ref="A47" r:id="rId91" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_orijinal_plastik_jant_kaucuk_dolgu_teker-y-770-2022105151253741.jpg" xr:uid="{00000000-0004-0000-0000-00005A000000}"/>
+    <hyperlink ref="G47" r:id="rId92" xr:uid="{00000000-0004-0000-0000-00005B000000}"/>
+    <hyperlink ref="A48" r:id="rId93" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_orijinal_plastik_jant_kaucuk_dolgu_teker-m-770-202210515146605.jpg" xr:uid="{00000000-0004-0000-0000-00005C000000}"/>
+    <hyperlink ref="G48" r:id="rId94" xr:uid="{00000000-0004-0000-0000-00005D000000}"/>
+    <hyperlink ref="A49" r:id="rId95" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_plastik_jant_kaucuk_dolgu_teker-670-202210515213379.jpg" xr:uid="{00000000-0004-0000-0000-00005E000000}"/>
+    <hyperlink ref="G49" r:id="rId96" xr:uid="{00000000-0004-0000-0000-00005F000000}"/>
+    <hyperlink ref="A50" r:id="rId97" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_jant_havali_teker-780-2022105152715555.jpg" xr:uid="{00000000-0004-0000-0000-000060000000}"/>
+    <hyperlink ref="G50" r:id="rId98" xr:uid="{00000000-0004-0000-0000-000061000000}"/>
+    <hyperlink ref="A51" r:id="rId99" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-mini_plastik_jant_havali_teker-790-202210515292394.jpg" xr:uid="{00000000-0004-0000-0000-000062000000}"/>
+    <hyperlink ref="G51" r:id="rId100" xr:uid="{00000000-0004-0000-0000-000063000000}"/>
+    <hyperlink ref="A52" r:id="rId101" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-4_pr_havali_teker_sac_jant-680-202210515305688.jpg" xr:uid="{00000000-0004-0000-0000-000064000000}"/>
+    <hyperlink ref="G52" r:id="rId102" xr:uid="{00000000-0004-0000-0000-000065000000}"/>
+    <hyperlink ref="A53" r:id="rId103" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_kaucuk_teker_sac_jant-690-2022105153052971.jpg" xr:uid="{00000000-0004-0000-0000-000066000000}"/>
+    <hyperlink ref="G53" r:id="rId104" xr:uid="{00000000-0004-0000-0000-000067000000}"/>
+    <hyperlink ref="A54" r:id="rId105" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_orijinal_plastik_damperli_el_arabasi_havali_teker-760-202210515465526.jpg" xr:uid="{00000000-0004-0000-0000-000068000000}"/>
+    <hyperlink ref="G54" r:id="rId106" xr:uid="{00000000-0004-0000-0000-000069000000}"/>
+    <hyperlink ref="A55" r:id="rId107" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_orijinal_plastik_damperli_el_arabasi_kaucuk_midilli_teker-m760-2022105161722671.jpg" xr:uid="{00000000-0004-0000-0000-00006A000000}"/>
+    <hyperlink ref="G55" r:id="rId108" xr:uid="{00000000-0004-0000-0000-00006B000000}"/>
+    <hyperlink ref="A56" r:id="rId109" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_orijinal_plastik_tekersiz_damperli_el_arabasi-761-2022105161921390.jpg" xr:uid="{00000000-0004-0000-0000-00006C000000}"/>
+    <hyperlink ref="G56" r:id="rId110" xr:uid="{00000000-0004-0000-0000-00006D000000}"/>
+    <hyperlink ref="A57" r:id="rId111" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_orijinal_plastik_damperli_el_arabasi_teknesi-762-2022105163058972.jpg" xr:uid="{00000000-0004-0000-0000-00006E000000}"/>
+    <hyperlink ref="G57" r:id="rId112" xr:uid="{00000000-0004-0000-0000-00006F000000}"/>
+    <hyperlink ref="A58" r:id="rId113" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_orijinal_plastik_damperli_el_arabasi_sasesi-763-2022105163227765.jpg" xr:uid="{00000000-0004-0000-0000-000070000000}"/>
+    <hyperlink ref="G58" r:id="rId114" xr:uid="{00000000-0004-0000-0000-000071000000}"/>
+    <hyperlink ref="A59" r:id="rId115" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_plastik_damperli_el_arabasi_havali_teker-660-2022105175145846.jpg" xr:uid="{00000000-0004-0000-0000-000072000000}"/>
+    <hyperlink ref="G59" r:id="rId116" xr:uid="{00000000-0004-0000-0000-000073000000}"/>
+    <hyperlink ref="A60" r:id="rId117" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_plastik_damperli_el_arabasi_kaucuk_midilli_teker-m660-2022105175429673.jpg" xr:uid="{00000000-0004-0000-0000-000074000000}"/>
+    <hyperlink ref="G60" r:id="rId118" xr:uid="{00000000-0004-0000-0000-000075000000}"/>
+    <hyperlink ref="A61" r:id="rId119" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_plastik_damperli_tekersiz_el_arabasi-661-20221051840111.jpg" xr:uid="{00000000-0004-0000-0000-000076000000}"/>
+    <hyperlink ref="G61" r:id="rId120" xr:uid="{00000000-0004-0000-0000-000077000000}"/>
+    <hyperlink ref="A62" r:id="rId121" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_plastik_damperli_el_arabasi_teknesi-662-202210518450340.jpg" xr:uid="{00000000-0004-0000-0000-000078000000}"/>
+    <hyperlink ref="G62" r:id="rId122" xr:uid="{00000000-0004-0000-0000-000079000000}"/>
+    <hyperlink ref="A63" r:id="rId123" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-midilli_plastik_damperli_el_arabasi_sasesi-663-202210518534618.jpg" xr:uid="{00000000-0004-0000-0000-00007A000000}"/>
+    <hyperlink ref="G63" r:id="rId124" xr:uid="{00000000-0004-0000-0000-00007B000000}"/>
+    <hyperlink ref="A64" r:id="rId125" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_mini_sac_el_arabasi_-_kaucuk_dolgu_teker-1601-202210616460806.jpg" xr:uid="{00000000-0004-0000-0000-00007C000000}"/>
+    <hyperlink ref="G64" r:id="rId126" xr:uid="{00000000-0004-0000-0000-00007D000000}"/>
+    <hyperlink ref="A65" r:id="rId127" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_mini_sac_el_arabasi_-_pvc_dolgu_teker-1602-2022106164810913.jpg" xr:uid="{00000000-0004-0000-0000-00007E000000}"/>
+    <hyperlink ref="G65" r:id="rId128" xr:uid="{00000000-0004-0000-0000-00007F000000}"/>
+    <hyperlink ref="A66" r:id="rId129" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_mini_sac_el_arabasi_-_havali_teker-1603-20221061650470.jpg" xr:uid="{00000000-0004-0000-0000-000080000000}"/>
+    <hyperlink ref="G66" r:id="rId130" xr:uid="{00000000-0004-0000-0000-000081000000}"/>
+    <hyperlink ref="A67" r:id="rId131" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_mini_sac_el_arabasi_-_midilli_teker-1604-202210616526929.jpg" xr:uid="{00000000-0004-0000-0000-000082000000}"/>
+    <hyperlink ref="G67" r:id="rId132" xr:uid="{00000000-0004-0000-0000-000083000000}"/>
+    <hyperlink ref="A68" r:id="rId133" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_mini_sac_el_arabasi_-_tekersiz-1605-2022106165314119.jpg" xr:uid="{00000000-0004-0000-0000-000084000000}"/>
+    <hyperlink ref="G68" r:id="rId134" xr:uid="{00000000-0004-0000-0000-000085000000}"/>
+    <hyperlink ref="A69" r:id="rId135" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_mini_sac_el_araba_teknesi-1606-2022106165434528.jpg" xr:uid="{00000000-0004-0000-0000-000086000000}"/>
+    <hyperlink ref="G69" r:id="rId136" xr:uid="{00000000-0004-0000-0000-000087000000}"/>
+    <hyperlink ref="A70" r:id="rId137" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_sac_el_arabasi_-_kaucuk_dolgu_teker-1701-2022106175024589.jpg" xr:uid="{00000000-0004-0000-0000-000088000000}"/>
+    <hyperlink ref="G70" r:id="rId138" xr:uid="{00000000-0004-0000-0000-000089000000}"/>
+    <hyperlink ref="A71" r:id="rId139" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_sac_el_arabasi_-_pvc_dolgu_teker-1702-2022106175236547.jpg" xr:uid="{00000000-0004-0000-0000-00008A000000}"/>
+    <hyperlink ref="G71" r:id="rId140" xr:uid="{00000000-0004-0000-0000-00008B000000}"/>
+    <hyperlink ref="A72" r:id="rId141" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_sac_el_arabasi-_havali_teker-1703-2022106175431379.jpg" xr:uid="{00000000-0004-0000-0000-00008C000000}"/>
+    <hyperlink ref="G72" r:id="rId142" xr:uid="{00000000-0004-0000-0000-00008D000000}"/>
+    <hyperlink ref="A73" r:id="rId143" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_sac_el_arabasi_-_midilli_teker-1704-2022106175553320.jpg" xr:uid="{00000000-0004-0000-0000-00008E000000}"/>
+    <hyperlink ref="G73" r:id="rId144" xr:uid="{00000000-0004-0000-0000-00008F000000}"/>
+    <hyperlink ref="A74" r:id="rId145" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_sac_el_arabasi_-_tekersiz-1705-202210618022554.jpg" xr:uid="{00000000-0004-0000-0000-000090000000}"/>
+    <hyperlink ref="G74" r:id="rId146" xr:uid="{00000000-0004-0000-0000-000091000000}"/>
+    <hyperlink ref="A75" r:id="rId147" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_sac_el_arabasi_teknesi-1706-202210618555264.jpg" xr:uid="{00000000-0004-0000-0000-000092000000}"/>
+    <hyperlink ref="G75" r:id="rId148" xr:uid="{00000000-0004-0000-0000-000093000000}"/>
+    <hyperlink ref="A76" r:id="rId149" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_long_sac_el_arabasi_-_kaucuk_dolgu_teker-1801-2022107121247241.jpg" xr:uid="{00000000-0004-0000-0000-000094000000}"/>
+    <hyperlink ref="G76" r:id="rId150" xr:uid="{00000000-0004-0000-0000-000095000000}"/>
+    <hyperlink ref="A77" r:id="rId151" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_long_sac_el_arabasi_-_pvc_dolgu_teker-1802-2022107121449663.jpg" xr:uid="{00000000-0004-0000-0000-000096000000}"/>
+    <hyperlink ref="G77" r:id="rId152" xr:uid="{00000000-0004-0000-0000-000097000000}"/>
+    <hyperlink ref="A78" r:id="rId153" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_long_sac_el_arabasi-_havali_teker-1803-2022107135829490.jpg" xr:uid="{00000000-0004-0000-0000-000098000000}"/>
+    <hyperlink ref="G78" r:id="rId154" xr:uid="{00000000-0004-0000-0000-000099000000}"/>
+    <hyperlink ref="A79" r:id="rId155" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_long_sac_el_arabasi_-_midilli_teker-1804-202210714921885.jpg" xr:uid="{00000000-0004-0000-0000-00009A000000}"/>
+    <hyperlink ref="G79" r:id="rId156" xr:uid="{00000000-0004-0000-0000-00009B000000}"/>
+    <hyperlink ref="A80" r:id="rId157" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_long_sac_el_arabasi_-_tekersiz-1805-202210714118339.jpg" xr:uid="{00000000-0004-0000-0000-00009C000000}"/>
+    <hyperlink ref="G80" r:id="rId158" xr:uid="{00000000-0004-0000-0000-00009D000000}"/>
+    <hyperlink ref="A81" r:id="rId159" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_long_sac_el_arabasi_teknesi-1806-2022107141210224.jpg" xr:uid="{00000000-0004-0000-0000-00009E000000}"/>
+    <hyperlink ref="G81" r:id="rId160" xr:uid="{00000000-0004-0000-0000-00009F000000}"/>
+    <hyperlink ref="A82" r:id="rId161" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-paket_tasima_arabasi-1301-202210714132556.jpg" xr:uid="{00000000-0004-0000-0000-0000A0000000}"/>
+    <hyperlink ref="G82" r:id="rId162" xr:uid="{00000000-0004-0000-0000-0000A1000000}"/>
+    <hyperlink ref="A83" r:id="rId163" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_gugum_tasima_arabasi-1302-2024730115128713.jpg" xr:uid="{00000000-0004-0000-0000-0000A2000000}"/>
+    <hyperlink ref="G83" r:id="rId164" xr:uid="{00000000-0004-0000-0000-0000A3000000}"/>
+    <hyperlink ref="A84" r:id="rId165" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_orijinal_koli_tasima_el_arabasi-1151-2022107141433846.jpg" xr:uid="{00000000-0004-0000-0000-0000A4000000}"/>
+    <hyperlink ref="G84" r:id="rId166" xr:uid="{00000000-0004-0000-0000-0000A5000000}"/>
+    <hyperlink ref="A85" r:id="rId167" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_orijinal_koli_tasima_el_arabasi_-_tekersiz-1152-2022107141617673.jpg" xr:uid="{00000000-0004-0000-0000-0000A6000000}"/>
+    <hyperlink ref="G85" r:id="rId168" xr:uid="{00000000-0004-0000-0000-0000A7000000}"/>
+    <hyperlink ref="A86" r:id="rId169" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_orijinal_koli_tasima_el_arabasi_-_uc_tekerlekli-1153-202210714174940.jpg" xr:uid="{00000000-0004-0000-0000-0000A8000000}"/>
+    <hyperlink ref="G86" r:id="rId170" xr:uid="{00000000-0004-0000-0000-0000A9000000}"/>
+    <hyperlink ref="A87" r:id="rId171" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_orijinal_koli_tasima_el_arabasi-2151-202210714190136.jpg" xr:uid="{00000000-0004-0000-0000-0000AA000000}"/>
+    <hyperlink ref="G87" r:id="rId172" xr:uid="{00000000-0004-0000-0000-0000AB000000}"/>
+    <hyperlink ref="A88" r:id="rId173" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_orijinal_koli_tasima_el_arabasi_-_tekersiz-2152-2022107142022385.jpg" xr:uid="{00000000-0004-0000-0000-0000AC000000}"/>
+    <hyperlink ref="G88" r:id="rId174" xr:uid="{00000000-0004-0000-0000-0000AD000000}"/>
+    <hyperlink ref="A89" r:id="rId175" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_orijinal_koli_tasima_el_arabasi_-_uc_tekerlekli-2153-202210714215622.jpg" xr:uid="{00000000-0004-0000-0000-0000AE000000}"/>
+    <hyperlink ref="G89" r:id="rId176" xr:uid="{00000000-0004-0000-0000-0000AF000000}"/>
+    <hyperlink ref="A90" r:id="rId177" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-sera_yuk_tasima_el_arabasi_kaucuk_teker-1161-2022107142347438.jpg" xr:uid="{00000000-0004-0000-0000-0000B0000000}"/>
+    <hyperlink ref="G90" r:id="rId178" xr:uid="{00000000-0004-0000-0000-0000B1000000}"/>
+    <hyperlink ref="A91" r:id="rId179" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-sera_yuk_tasima_el_arabasi_midilli_kaucuk_teker-1162-2022107142527261.jpg" xr:uid="{00000000-0004-0000-0000-0000B2000000}"/>
+    <hyperlink ref="G91" r:id="rId180" xr:uid="{00000000-0004-0000-0000-0000B3000000}"/>
+    <hyperlink ref="A92" r:id="rId181" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-sera_yuk_tasima_el_arabasi_havali_teker-1163-2022107142655196.jpg" xr:uid="{00000000-0004-0000-0000-0000B4000000}"/>
+    <hyperlink ref="G92" r:id="rId182" xr:uid="{00000000-0004-0000-0000-0000B5000000}"/>
+    <hyperlink ref="A93" r:id="rId183" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-sera_yuk_tasima_el_arabasi_-_tekersiz-1164-2022107142735596.jpg" xr:uid="{00000000-0004-0000-0000-0000B6000000}"/>
+    <hyperlink ref="G93" r:id="rId184" xr:uid="{00000000-0004-0000-0000-0000B7000000}"/>
+    <hyperlink ref="A94" r:id="rId185" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-sera_yuk_tasima_el_arabasi_kaucuk_teker-2161-2022107142931539.jpg" xr:uid="{00000000-0004-0000-0000-0000B8000000}"/>
+    <hyperlink ref="G94" r:id="rId186" xr:uid="{00000000-0004-0000-0000-0000B9000000}"/>
+    <hyperlink ref="A95" r:id="rId187" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-sera_yuk_tasima_el_arabasi_midilli_kaucuk_teker-2162-20221071430599.jpg" xr:uid="{00000000-0004-0000-0000-0000BA000000}"/>
+    <hyperlink ref="G95" r:id="rId188" xr:uid="{00000000-0004-0000-0000-0000BB000000}"/>
+    <hyperlink ref="A96" r:id="rId189" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-sera_yuk_tasima_el_arabasi_havali_teker-2163-202210714330445.jpg" xr:uid="{00000000-0004-0000-0000-0000BC000000}"/>
+    <hyperlink ref="G96" r:id="rId190" xr:uid="{00000000-0004-0000-0000-0000BD000000}"/>
+    <hyperlink ref="A97" r:id="rId191" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-sera_yuk_tasima_el_arabasi_-_tekersiz-2164-2022107143349746.jpg" xr:uid="{00000000-0004-0000-0000-0000BE000000}"/>
+    <hyperlink ref="G97" r:id="rId192" xr:uid="{00000000-0004-0000-0000-0000BF000000}"/>
+    <hyperlink ref="A98" r:id="rId193" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-kureme_arabasi_hareketli_-_havali_teker-3151-2022107143512166.jpg" xr:uid="{00000000-0004-0000-0000-0000C0000000}"/>
+    <hyperlink ref="G98" r:id="rId194" xr:uid="{00000000-0004-0000-0000-0000C1000000}"/>
+    <hyperlink ref="A99" r:id="rId195" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-kureme_arabasi_hareketli_-_kaucuk_teker-3152-2022107144314291.jpg" xr:uid="{00000000-0004-0000-0000-0000C2000000}"/>
+    <hyperlink ref="G99" r:id="rId196" xr:uid="{00000000-0004-0000-0000-0000C3000000}"/>
+    <hyperlink ref="A100" r:id="rId197" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-kureme_arabasi_sabit_-_havali_teker-3251-202210714454157.jpg" xr:uid="{00000000-0004-0000-0000-0000C4000000}"/>
+    <hyperlink ref="G100" r:id="rId198" xr:uid="{00000000-0004-0000-0000-0000C5000000}"/>
+    <hyperlink ref="A101" r:id="rId199" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-kureme_arabasi_sabit_-_kaucuk_teker-3252-2022107144621143.jpg" xr:uid="{00000000-0004-0000-0000-0000C6000000}"/>
+    <hyperlink ref="G101" r:id="rId200" xr:uid="{00000000-0004-0000-0000-0000C7000000}"/>
+    <hyperlink ref="A102" r:id="rId201" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_tup_tasima_arabasi-2171-2022107144833728.jpg" xr:uid="{00000000-0004-0000-0000-0000C8000000}"/>
+    <hyperlink ref="G102" r:id="rId202" xr:uid="{00000000-0004-0000-0000-0000C9000000}"/>
+    <hyperlink ref="A103" r:id="rId203" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_tup_tasima_arabasi-1171-202210714556399.jpg" xr:uid="{00000000-0004-0000-0000-0000CA000000}"/>
+    <hyperlink ref="G103" r:id="rId204" xr:uid="{00000000-0004-0000-0000-0000CB000000}"/>
+    <hyperlink ref="A104" r:id="rId205" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_long_vagon_el_arabasi_havali_teker-1901-202210714578640.jpg" xr:uid="{00000000-0004-0000-0000-0000CC000000}"/>
+    <hyperlink ref="G104" r:id="rId206" xr:uid="{00000000-0004-0000-0000-0000CD000000}"/>
+    <hyperlink ref="A105" r:id="rId207" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_long_vagon_el_arabasi_midilli_teker-1902-202210715359487.jpg" xr:uid="{00000000-0004-0000-0000-0000CE000000}"/>
+    <hyperlink ref="G105" r:id="rId208" xr:uid="{00000000-0004-0000-0000-0000CF000000}"/>
+    <hyperlink ref="A106" r:id="rId209" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_long_vagon_el_arabasi_tekersiz-1903-202210715453300.jpg" xr:uid="{00000000-0004-0000-0000-0000D0000000}"/>
+    <hyperlink ref="G106" r:id="rId210" xr:uid="{00000000-0004-0000-0000-0000D1000000}"/>
+    <hyperlink ref="A107" r:id="rId211" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-hangar_mini_vagon_el_arabasi_midilli_teker-1951-202210715630264.jpg" xr:uid="{00000000-0004-0000-0000-0000D2000000}"/>
+    <hyperlink ref="G107" r:id="rId212" xr:uid="{00000000-0004-0000-0000-0000D3000000}"/>
+    <hyperlink ref="A108" r:id="rId213" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-huniper_ilaclama_makinesi_60lt-351-2022107152340731.jpg" xr:uid="{00000000-0004-0000-0000-0000D4000000}"/>
+    <hyperlink ref="G108" r:id="rId214" xr:uid="{00000000-0004-0000-0000-0000D5000000}"/>
+    <hyperlink ref="A109" r:id="rId215" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-huniper_ilaclama_makinesi_80lt-352-2022107152441892.jpg" xr:uid="{00000000-0004-0000-0000-0000D6000000}"/>
+    <hyperlink ref="G109" r:id="rId216" xr:uid="{00000000-0004-0000-0000-0000D7000000}"/>
+    <hyperlink ref="A110" r:id="rId217" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-huniper_ilaclama_makinesi_100lt-353-2022107152541539.jpg" xr:uid="{00000000-0004-0000-0000-0000D8000000}"/>
+    <hyperlink ref="G110" r:id="rId218" xr:uid="{00000000-0004-0000-0000-0000D9000000}"/>
+    <hyperlink ref="A111" r:id="rId219" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-huniper_ilaclama_makinesi_200lt-354-2022107152718106.jpg" xr:uid="{00000000-0004-0000-0000-0000DA000000}"/>
+    <hyperlink ref="G111" r:id="rId220" xr:uid="{00000000-0004-0000-0000-0000DB000000}"/>
+    <hyperlink ref="A112" r:id="rId221" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-huniper_ilaclama_makinesi_deposu-355-2022107152833972.jpg" xr:uid="{00000000-0004-0000-0000-0000DC000000}"/>
+    <hyperlink ref="G112" r:id="rId222" xr:uid="{00000000-0004-0000-0000-0000DD000000}"/>
+    <hyperlink ref="A113" r:id="rId223" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-spiralli_borulu_huni_celik_suzgec_-_16_l-313-2022107153128177.jpg" xr:uid="{00000000-0004-0000-0000-0000DE000000}"/>
+    <hyperlink ref="G113" r:id="rId224" xr:uid="{00000000-0004-0000-0000-0000DF000000}"/>
+    <hyperlink ref="A114" r:id="rId225" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_buyuk_huni_celik_suzgec_-_22_l-302-2022107162958799.jpg" xr:uid="{00000000-0004-0000-0000-0000E0000000}"/>
+    <hyperlink ref="G114" r:id="rId226" xr:uid="{00000000-0004-0000-0000-0000E1000000}"/>
+    <hyperlink ref="A115" r:id="rId227" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_litre_1lt-307-2022107163232290.jpg" xr:uid="{00000000-0004-0000-0000-0000E2000000}"/>
+    <hyperlink ref="G115" r:id="rId228" xr:uid="{00000000-0004-0000-0000-0000E3000000}"/>
+    <hyperlink ref="A116" r:id="rId229" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_litre_2lt-308-2022107163439268.jpg" xr:uid="{00000000-0004-0000-0000-0000E4000000}"/>
+    <hyperlink ref="G116" r:id="rId230" xr:uid="{00000000-0004-0000-0000-0000E5000000}"/>
+    <hyperlink ref="A117" r:id="rId231" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_litre_5lt-309-2022107163555700.jpg" xr:uid="{00000000-0004-0000-0000-0000E6000000}"/>
+    <hyperlink ref="G117" r:id="rId232" xr:uid="{00000000-0004-0000-0000-0000E7000000}"/>
+    <hyperlink ref="A118" r:id="rId233" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_benzin_bidonu_5_l-304-2022107163759630.jpg" xr:uid="{00000000-0004-0000-0000-0000E8000000}"/>
+    <hyperlink ref="G118" r:id="rId234" xr:uid="{00000000-0004-0000-0000-0000E9000000}"/>
+    <hyperlink ref="A119" r:id="rId235" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_gelberi-201-202210716404445.jpg" xr:uid="{00000000-0004-0000-0000-0000EA000000}"/>
+    <hyperlink ref="G119" r:id="rId236" xr:uid="{00000000-0004-0000-0000-0000EB000000}"/>
+    <hyperlink ref="A120" r:id="rId237" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_gelberi_kalin-202-2022107164243443.jpg" xr:uid="{00000000-0004-0000-0000-0000EC000000}"/>
+    <hyperlink ref="G120" r:id="rId238" xr:uid="{00000000-0004-0000-0000-0000ED000000}"/>
+    <hyperlink ref="A121" r:id="rId239" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_gitileri-203-2022107164416344.jpg" xr:uid="{00000000-0004-0000-0000-0000EE000000}"/>
+    <hyperlink ref="G121" r:id="rId240" xr:uid="{00000000-0004-0000-0000-0000EF000000}"/>
+    <hyperlink ref="A122" r:id="rId241" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_siyirgi-216-2022107164855498.jpg" xr:uid="{00000000-0004-0000-0000-0000F0000000}"/>
+    <hyperlink ref="G122" r:id="rId242" xr:uid="{00000000-0004-0000-0000-0000F1000000}"/>
+    <hyperlink ref="A123" r:id="rId243" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orijinal_plastik_4_no_faryap_kurek-225-2024913124020702.jpg" xr:uid="{00000000-0004-0000-0000-0000F2000000}"/>
+    <hyperlink ref="G123" r:id="rId244" xr:uid="{00000000-0004-0000-0000-0000F3000000}"/>
+    <hyperlink ref="A124" r:id="rId245" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orijinal_plastik_4_no_faryap_kurekucu_metal-226-2024913124041298.jpg" xr:uid="{00000000-0004-0000-0000-0000F4000000}"/>
+    <hyperlink ref="G124" r:id="rId246" xr:uid="{00000000-0004-0000-0000-0000F5000000}"/>
+    <hyperlink ref="A125" r:id="rId247" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_faryap_kurek-205-2022107165214589.jpg" xr:uid="{00000000-0004-0000-0000-0000F6000000}"/>
+    <hyperlink ref="G125" r:id="rId248" xr:uid="{00000000-0004-0000-0000-0000F7000000}"/>
+    <hyperlink ref="A126" r:id="rId249" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_faryap_kurek_ucu_metal-206-202210716552627.jpg" xr:uid="{00000000-0004-0000-0000-0000F8000000}"/>
+    <hyperlink ref="G126" r:id="rId250" xr:uid="{00000000-0004-0000-0000-0000F9000000}"/>
+    <hyperlink ref="A127" r:id="rId251" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orijinal_plastik_dozerkisa-227-202491312416623.jpg" xr:uid="{00000000-0004-0000-0000-0000FA000000}"/>
+    <hyperlink ref="G127" r:id="rId252" xr:uid="{00000000-0004-0000-0000-0000FB000000}"/>
+    <hyperlink ref="A128" r:id="rId253" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orijinal_plastik_dozeruzun-228-2024913124127503.jpg" xr:uid="{00000000-0004-0000-0000-0000FC000000}"/>
+    <hyperlink ref="G128" r:id="rId254" xr:uid="{00000000-0004-0000-0000-0000FD000000}"/>
+    <hyperlink ref="A129" r:id="rId255" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_8_no_faryap_kurek-209-2022107165731881.jpg" xr:uid="{00000000-0004-0000-0000-0000FE000000}"/>
+    <hyperlink ref="G129" r:id="rId256" xr:uid="{00000000-0004-0000-0000-0000FF000000}"/>
+    <hyperlink ref="A130" r:id="rId257" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_8_no_faryap_kurek_ucu_metal-222-2022107165930904.jpg" xr:uid="{00000000-0004-0000-0000-000000010000}"/>
+    <hyperlink ref="G130" r:id="rId258" xr:uid="{00000000-0004-0000-0000-000001010000}"/>
+    <hyperlink ref="A131" r:id="rId259" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_10_no_faryap_kurek-220-202210717134809.jpg" xr:uid="{00000000-0004-0000-0000-000002010000}"/>
+    <hyperlink ref="G131" r:id="rId260" xr:uid="{00000000-0004-0000-0000-000003010000}"/>
+    <hyperlink ref="A132" r:id="rId261" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_10_no_faryap_kurek_ucu_metal-221-20221071756686.jpg" xr:uid="{00000000-0004-0000-0000-000004010000}"/>
+    <hyperlink ref="G132" r:id="rId262" xr:uid="{00000000-0004-0000-0000-000005010000}"/>
+    <hyperlink ref="A133" r:id="rId263" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_kar_kuregi-211-202210717716555.jpg" xr:uid="{00000000-0004-0000-0000-000006010000}"/>
+    <hyperlink ref="G133" r:id="rId264" xr:uid="{00000000-0004-0000-0000-000007010000}"/>
+    <hyperlink ref="A134" r:id="rId265" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_kar_kuregi_ucu_metal-212-202210717852228.jpg" xr:uid="{00000000-0004-0000-0000-000008010000}"/>
+    <hyperlink ref="G134" r:id="rId266" xr:uid="{00000000-0004-0000-0000-000009010000}"/>
+    <hyperlink ref="A135" r:id="rId267" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_cok_amacli_buyuk_kurek-210-202491312390835.jpg" xr:uid="{00000000-0004-0000-0000-00000A010000}"/>
+    <hyperlink ref="G135" r:id="rId268" xr:uid="{00000000-0004-0000-0000-00000B010000}"/>
+    <hyperlink ref="A136" r:id="rId269" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_zahire_kuregi-207-2022107171434805.jpg" xr:uid="{00000000-0004-0000-0000-00000C010000}"/>
+    <hyperlink ref="G136" r:id="rId270" xr:uid="{00000000-0004-0000-0000-00000D010000}"/>
+    <hyperlink ref="A137" r:id="rId271" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_zahire_kuregi_sapli-208-2022107171720916.jpg" xr:uid="{00000000-0004-0000-0000-00000E010000}"/>
+    <hyperlink ref="G137" r:id="rId272" xr:uid="{00000000-0004-0000-0000-00000F010000}"/>
+    <hyperlink ref="A138" r:id="rId273" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_faras_kurek-204-202210717191129.jpg" xr:uid="{00000000-0004-0000-0000-000010010000}"/>
+    <hyperlink ref="G138" r:id="rId274" xr:uid="{00000000-0004-0000-0000-000011010000}"/>
+    <hyperlink ref="A139" r:id="rId275" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_faras_kurek_sapli-204s-202210717202244.jpg" xr:uid="{00000000-0004-0000-0000-000012010000}"/>
+    <hyperlink ref="G139" r:id="rId276" xr:uid="{00000000-0004-0000-0000-000013010000}"/>
+    <hyperlink ref="A140" r:id="rId277" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_tirmik_16_dis-213-2024913123926947.jpg" xr:uid="{00000000-0004-0000-0000-000014010000}"/>
+    <hyperlink ref="G140" r:id="rId278" xr:uid="{00000000-0004-0000-0000-000015010000}"/>
+    <hyperlink ref="A141" r:id="rId279" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_tirmik_14_dis-214-2024913123948527.jpg" xr:uid="{00000000-0004-0000-0000-000016010000}"/>
+    <hyperlink ref="G141" r:id="rId280" xr:uid="{00000000-0004-0000-0000-000017010000}"/>
+    <hyperlink ref="A142" r:id="rId281" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_kurek_sapi_elcegi-252-2022107172645904.jpg" xr:uid="{00000000-0004-0000-0000-000018010000}"/>
+    <hyperlink ref="G142" r:id="rId282" xr:uid="{00000000-0004-0000-0000-000019010000}"/>
+    <hyperlink ref="A143" r:id="rId283" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_zeytin_taragi_9_disli-223-202210717295648.jpg" xr:uid="{00000000-0004-0000-0000-00001A010000}"/>
+    <hyperlink ref="G143" r:id="rId284" xr:uid="{00000000-0004-0000-0000-00001B010000}"/>
+    <hyperlink ref="A144" r:id="rId285" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orijinal_plastik_zeytin_taragi_7_disli-224-2022107173056263.jpg" xr:uid="{00000000-0004-0000-0000-00001C010000}"/>
+    <hyperlink ref="G144" r:id="rId286" xr:uid="{00000000-0004-0000-0000-00001D010000}"/>
+    <hyperlink ref="A145" r:id="rId287" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_slikon_tabancasi-301-202210717399406.jpg" xr:uid="{00000000-0004-0000-0000-00001E010000}"/>
+    <hyperlink ref="G145" r:id="rId288" xr:uid="{00000000-0004-0000-0000-00001F010000}"/>
+    <hyperlink ref="A146" r:id="rId289" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_baca_kapagi-242-2022107174316944.jpg" xr:uid="{00000000-0004-0000-0000-000020010000}"/>
+    <hyperlink ref="G146" r:id="rId290" xr:uid="{00000000-0004-0000-0000-000021010000}"/>
+    <hyperlink ref="A147" r:id="rId291" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_siva_serpme_kuregi-218-202210717451449.jpg" xr:uid="{00000000-0004-0000-0000-000022010000}"/>
+    <hyperlink ref="G147" r:id="rId292" xr:uid="{00000000-0004-0000-0000-000023010000}"/>
+    <hyperlink ref="A148" r:id="rId293" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_siva_surahisi-217-2022107174710658.jpg" xr:uid="{00000000-0004-0000-0000-000024010000}"/>
+    <hyperlink ref="G148" r:id="rId294" xr:uid="{00000000-0004-0000-0000-000025010000}"/>
+    <hyperlink ref="A149" r:id="rId295" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_gelberi-101-202210718459963.jpg" xr:uid="{00000000-0004-0000-0000-000026010000}"/>
+    <hyperlink ref="G149" r:id="rId296" xr:uid="{00000000-0004-0000-0000-000027010000}"/>
+    <hyperlink ref="A150" r:id="rId297" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_gelberi_kalin-102-202210718627463.jpg" xr:uid="{00000000-0004-0000-0000-000028010000}"/>
+    <hyperlink ref="G150" r:id="rId298" xr:uid="{00000000-0004-0000-0000-000029010000}"/>
+    <hyperlink ref="A151" r:id="rId299" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_gitileri-103-202210718930795.jpg" xr:uid="{00000000-0004-0000-0000-00002A010000}"/>
+    <hyperlink ref="G151" r:id="rId300" xr:uid="{00000000-0004-0000-0000-00002B010000}"/>
+    <hyperlink ref="A152" r:id="rId301" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_siyirgi-116-202210718114232.jpg" xr:uid="{00000000-0004-0000-0000-00002C010000}"/>
+    <hyperlink ref="G152" r:id="rId302" xr:uid="{00000000-0004-0000-0000-00002D010000}"/>
+    <hyperlink ref="A153" r:id="rId303" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_4_no_faryap_kurek-125-2024913123739112.jpg" xr:uid="{00000000-0004-0000-0000-00002E010000}"/>
+    <hyperlink ref="G153" r:id="rId304" xr:uid="{00000000-0004-0000-0000-00002F010000}"/>
+    <hyperlink ref="A154" r:id="rId305" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_4_no_faryap_kurekucu_metal-126-202491312380946.jpg" xr:uid="{00000000-0004-0000-0000-000030010000}"/>
+    <hyperlink ref="G154" r:id="rId306" xr:uid="{00000000-0004-0000-0000-000031010000}"/>
+    <hyperlink ref="A155" r:id="rId307" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_faryap_kurek-105-202210814364713.jpg" xr:uid="{00000000-0004-0000-0000-000032010000}"/>
+    <hyperlink ref="G155" r:id="rId308" xr:uid="{00000000-0004-0000-0000-000033010000}"/>
+    <hyperlink ref="A156" r:id="rId309" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_faryap_kurek_ucu_metal-106-202210814395923.jpg" xr:uid="{00000000-0004-0000-0000-000034010000}"/>
+    <hyperlink ref="G156" r:id="rId310" xr:uid="{00000000-0004-0000-0000-000035010000}"/>
+    <hyperlink ref="A157" r:id="rId311" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_dozerkisa-127-2024913123541652.jpg" xr:uid="{00000000-0004-0000-0000-000036010000}"/>
+    <hyperlink ref="G157" r:id="rId312" xr:uid="{00000000-0004-0000-0000-000037010000}"/>
+    <hyperlink ref="A158" r:id="rId313" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_dozeruzun-128-2024913123620574.jpg" xr:uid="{00000000-0004-0000-0000-000038010000}"/>
+    <hyperlink ref="G158" r:id="rId314" xr:uid="{00000000-0004-0000-0000-000039010000}"/>
+    <hyperlink ref="A159" r:id="rId315" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_8_no_faryap_kurek-109-2022108144232162.jpg" xr:uid="{00000000-0004-0000-0000-00003A010000}"/>
+    <hyperlink ref="G159" r:id="rId316" xr:uid="{00000000-0004-0000-0000-00003B010000}"/>
+    <hyperlink ref="A160" r:id="rId317" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_8_no_faryap_kurek_ucu_metal-122-2022108144514580.jpg" xr:uid="{00000000-0004-0000-0000-00003C010000}"/>
+    <hyperlink ref="G160" r:id="rId318" xr:uid="{00000000-0004-0000-0000-00003D010000}"/>
+    <hyperlink ref="A161" r:id="rId319" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_10_no_faryap_kurek-120-2022108144912700.jpg" xr:uid="{00000000-0004-0000-0000-00003E010000}"/>
+    <hyperlink ref="G161" r:id="rId320" xr:uid="{00000000-0004-0000-0000-00003F010000}"/>
+    <hyperlink ref="A162" r:id="rId321" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_10_no_faryap_kurek_ucu_metal-121-202210814528286.jpg" xr:uid="{00000000-0004-0000-0000-000040010000}"/>
+    <hyperlink ref="G162" r:id="rId322" xr:uid="{00000000-0004-0000-0000-000041010000}"/>
+    <hyperlink ref="A163" r:id="rId323" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_kar_kuregi-111-2022108145356251.jpg" xr:uid="{00000000-0004-0000-0000-000042010000}"/>
+    <hyperlink ref="G163" r:id="rId324" xr:uid="{00000000-0004-0000-0000-000043010000}"/>
+    <hyperlink ref="A164" r:id="rId325" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_kar_kuregi_ucu_metal-112-2022108145516881.jpg" xr:uid="{00000000-0004-0000-0000-000044010000}"/>
+    <hyperlink ref="G164" r:id="rId326" xr:uid="{00000000-0004-0000-0000-000045010000}"/>
+    <hyperlink ref="A165" r:id="rId327" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-cok_amacli_buyuk_kurek-110-2022108145727972.jpg" xr:uid="{00000000-0004-0000-0000-000046010000}"/>
+    <hyperlink ref="G165" r:id="rId328" xr:uid="{00000000-0004-0000-0000-000047010000}"/>
+    <hyperlink ref="A166" r:id="rId329" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_zahire_kuregi-107-2022108145852224.jpg" xr:uid="{00000000-0004-0000-0000-000048010000}"/>
+    <hyperlink ref="G166" r:id="rId330" xr:uid="{00000000-0004-0000-0000-000049010000}"/>
+    <hyperlink ref="A167" r:id="rId331" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_zahire_kuregi_sapli-108-202210815040720.jpg" xr:uid="{00000000-0004-0000-0000-00004A010000}"/>
+    <hyperlink ref="G167" r:id="rId332" xr:uid="{00000000-0004-0000-0000-00004B010000}"/>
+    <hyperlink ref="A168" r:id="rId333" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_tirmik_16_dis-117-2024913123224875.jpg" xr:uid="{00000000-0004-0000-0000-00004C010000}"/>
+    <hyperlink ref="G168" r:id="rId334" xr:uid="{00000000-0004-0000-0000-00004D010000}"/>
+    <hyperlink ref="A169" r:id="rId335" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_tirmik_14_dis-118-2024913123417823.jpg" xr:uid="{00000000-0004-0000-0000-00004E010000}"/>
+    <hyperlink ref="G169" r:id="rId336" xr:uid="{00000000-0004-0000-0000-00004F010000}"/>
+    <hyperlink ref="A170" r:id="rId337" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_zeytin_taragi-123-202210815201639.jpg" xr:uid="{00000000-0004-0000-0000-000050010000}"/>
+    <hyperlink ref="G170" r:id="rId338" xr:uid="{00000000-0004-0000-0000-000051010000}"/>
+    <hyperlink ref="A171" r:id="rId339" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_zeytin_taragi_7_disli-124-2022108152318302.jpg" xr:uid="{00000000-0004-0000-0000-000052010000}"/>
+    <hyperlink ref="G171" r:id="rId340" xr:uid="{00000000-0004-0000-0000-000053010000}"/>
+    <hyperlink ref="A172" r:id="rId341" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_yaprak_tirmigi-115-2022108152821986.jpg" xr:uid="{00000000-0004-0000-0000-000054010000}"/>
+    <hyperlink ref="G172" r:id="rId342" xr:uid="{00000000-0004-0000-0000-000055010000}"/>
+    <hyperlink ref="A173" r:id="rId343" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_faras_kuregi-104-2022108153328903.jpg" xr:uid="{00000000-0004-0000-0000-000056010000}"/>
+    <hyperlink ref="G173" r:id="rId344" xr:uid="{00000000-0004-0000-0000-000057010000}"/>
+    <hyperlink ref="A174" r:id="rId345" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_faras_kuregi_sapli-104s-202210815358960.jpg" xr:uid="{00000000-0004-0000-0000-000058010000}"/>
+    <hyperlink ref="G174" r:id="rId346" xr:uid="{00000000-0004-0000-0000-000059010000}"/>
+    <hyperlink ref="A175" r:id="rId347" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-siva_serpme_kuregi-119-202210815365310.jpg" xr:uid="{00000000-0004-0000-0000-00005A010000}"/>
+    <hyperlink ref="G175" r:id="rId348" xr:uid="{00000000-0004-0000-0000-00005B010000}"/>
+    <hyperlink ref="A176" r:id="rId349" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-kurek_sapi_elcegi-152-2022108153856316.jpg" xr:uid="{00000000-0004-0000-0000-00005C010000}"/>
+    <hyperlink ref="G176" r:id="rId350" xr:uid="{00000000-0004-0000-0000-00005D010000}"/>
+    <hyperlink ref="A177" r:id="rId351" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_elcekli_kurek_sapi-150-2022108154549788.jpg" xr:uid="{00000000-0004-0000-0000-00005E010000}"/>
+    <hyperlink ref="G177" r:id="rId352" xr:uid="{00000000-0004-0000-0000-00005F010000}"/>
+    <hyperlink ref="A178" r:id="rId353" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-plastik_elcekli_zahire_kurek_sapi-151-2022108154713258.jpg" xr:uid="{00000000-0004-0000-0000-000060010000}"/>
+    <hyperlink ref="G178" r:id="rId354" xr:uid="{00000000-0004-0000-0000-000061010000}"/>
+    <hyperlink ref="A179" r:id="rId355" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_elcekli_kurek_sapi-250-202210717495123.jpg" xr:uid="{00000000-0004-0000-0000-000062010000}"/>
+    <hyperlink ref="G179" r:id="rId356" xr:uid="{00000000-0004-0000-0000-000063010000}"/>
+    <hyperlink ref="A180" r:id="rId357" display="https://www.tunaplastik.com/assets/upload/img/product/normal/tunaplastik-orjinal_plastik_elcekli_zahire_kurek_sapi-251-2022107175134394.jpg" xr:uid="{00000000-0004-0000-0000-000064010000}"/>
+    <hyperlink ref="G180" r:id="rId358" xr:uid="{00000000-0004-0000-0000-000065010000}"/>
+  </hyperlinks>
+  <pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
+  <drawing r:id="rId359"/>
+  <tableParts count="1">
+    <tablePart r:id="rId360"/>
+  </tableParts>
+</worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...4 lines deleted...]
-    <vt:vector baseType="variant" size="4">
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Worksheets</vt:lpstr>
+        <vt:lpstr>Çalışma Sayfaları</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
-      <vt:variant>
-[...4 lines deleted...]
-      </vt:variant>
     </vt:vector>
-  </ap:HeadingPairs>
-[...1 lines deleted...]
-    <vt:vector baseType="lpstr" size="3">
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>TunaPlastik.Com</vt:lpstr>
-      <vt:lpstr>TunaPlastik.Com!Print_Area</vt:lpstr>
-      <vt:lpstr>TunaPlastik.Com!Print_Titles</vt:lpstr>
     </vt:vector>
-  </ap:TitlesOfParts>
-</ap:Properties>
+  </TitlesOfParts>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
+
+<file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+</cp:coreProperties>
+</file>